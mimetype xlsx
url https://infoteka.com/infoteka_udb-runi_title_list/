--- v0 (2026-05-05)
+++ v1 (2026-07-18)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1C255872-9038-4F9E-B041-B3D0DBABA16C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{962213E6-A40C-48C2-B38F-A98804EE0A1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="27180" windowHeight="16440" xr2:uid="{46599493-DA4E-4BB2-8FC1-06230FDDC147}"/>
+    <workbookView xWindow="-98" yWindow="-98" windowWidth="21376" windowHeight="14595" xr2:uid="{46599493-DA4E-4BB2-8FC1-06230FDDC147}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$5:$N$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5508,51 +5508,51 @@
       </c>
       <c r="N80" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="12" t="s">
         <v>378</v>
       </c>
       <c r="B81" s="12" t="s">
         <v>379</v>
       </c>
       <c r="C81" s="12" t="s">
         <v>380</v>
       </c>
       <c r="D81" s="13" t="s">
         <v>209</v>
       </c>
       <c r="E81" s="13" t="s">
         <v>63</v>
       </c>
       <c r="F81" s="14" t="s">
         <v>381</v>
       </c>
       <c r="G81" s="14">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H81" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I81" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J81" s="14" t="s">
         <v>28</v>
       </c>
       <c r="K81" s="14">
         <v>2019</v>
       </c>
       <c r="L81" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M81" s="12" t="s">
         <v>481</v>
       </c>
       <c r="N81" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="12" t="s">