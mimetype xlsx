--- v1 (2026-07-18)
+++ v2 (2026-09-02)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{962213E6-A40C-48C2-B38F-A98804EE0A1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EABCEED4-00E3-4CF7-B3C3-31E7C26133EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-98" yWindow="-98" windowWidth="21376" windowHeight="14595" xr2:uid="{46599493-DA4E-4BB2-8FC1-06230FDDC147}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{46599493-DA4E-4BB2-8FC1-06230FDDC147}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$5:$N$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="978" uniqueCount="492">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="972" uniqueCount="490">
   <si>
     <t>Publication Title</t>
   </si>
   <si>
     <t>Publication Title-Transliteration</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Permanent URL</t>
   </si>
   <si>
     <t>Russian</t>
   </si>
   <si>
     <t>Moscow</t>
   </si>
   <si>
@@ -1251,53 +1251,50 @@
   <si>
     <t>Experimental Psychology</t>
   </si>
   <si>
     <t>2311-7036</t>
   </si>
   <si>
     <t>Язык и культура</t>
   </si>
   <si>
     <t>IAzyk i kul'tura</t>
   </si>
   <si>
     <t xml:space="preserve">Language and Culture </t>
   </si>
   <si>
     <t>1999-6195</t>
   </si>
   <si>
     <t>2014; 2023</t>
   </si>
   <si>
     <t>Russian University Press Social Sciences Journals (UDB-RUNI)</t>
   </si>
   <si>
-    <t>https://online.infoteka.com/browse/udb/6150</t>
-[...1 lines deleted...]
-  <si>
     <t>https://online.infoteka.com/browse/publication/178806</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/353166</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/150786</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/69794</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/82984</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/93886</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/97948</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/91908</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/70191</t>
@@ -1503,54 +1500,51 @@
   <si>
     <t>https://online.infoteka.com/browse/publication/354446</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/104786</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/22057</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/69788</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/59648</t>
   </si>
   <si>
     <t>Publication Title-English</t>
   </si>
   <si>
     <t>Publisher-Transliteration</t>
   </si>
   <si>
     <t>Publisher-English</t>
   </si>
   <si>
-    <t>Russian University Press Social Sciences Journals</t>
-[...2 lines deleted...]
-    <t>UDB-RUNI</t>
+    <t>Resource Landing Page: https://online.infoteka.com/browse/udb/6150</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Aptos"/>
@@ -2076,3723 +2070,3693 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA61E134-861D-4381-B652-E2711844C505}">
-  <dimension ref="A1:N86"/>
+  <dimension ref="A1:N85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="5" width="40.7109375" style="6" customWidth="1"/>
     <col min="6" max="9" width="15.7109375" style="6" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" style="6" customWidth="1"/>
     <col min="12" max="12" width="15.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="46" style="1" customWidth="1"/>
     <col min="14" max="14" width="15.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="2"/>
       <c r="K1" s="5"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
     </row>
     <row r="2" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="3" t="s">
         <v>405</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="2"/>
       <c r="K2" s="5"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
     </row>
     <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
-        <v>406</v>
+        <v>489</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="2"/>
       <c r="K3" s="5"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="2"/>
       <c r="K4" s="5"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" s="9" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="22" t="s">
+        <v>486</v>
+      </c>
+      <c r="D5" s="22" t="s">
         <v>487</v>
       </c>
-      <c r="D5" s="22" t="s">
+      <c r="E5" s="22" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="M5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="N5" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="12" t="s">
-[...21 lines deleted...]
-      <c r="M6" s="12" t="s">
+      <c r="A6" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="21"/>
+      <c r="G6" s="21">
+        <v>4</v>
+      </c>
+      <c r="H6" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="I6" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="J6" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="21">
+        <v>2023</v>
+      </c>
+      <c r="L6" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="M6" s="19" t="s">
         <v>406</v>
       </c>
-      <c r="N6" s="14" t="s">
+      <c r="N6" s="21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="19" t="s">
-[...19 lines deleted...]
-        <v>18</v>
+      <c r="A7" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="G7" s="14">
+        <v>4</v>
+      </c>
+      <c r="H7" s="14" t="s">
+        <v>6</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="J7" s="21" t="s">
-[...3 lines deleted...]
-        <v>2023</v>
+      <c r="J7" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K7" s="14">
+        <v>2020</v>
       </c>
       <c r="L7" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="M7" s="19" t="s">
+      <c r="M7" s="12" t="s">
         <v>407</v>
       </c>
-      <c r="N7" s="21" t="s">
+      <c r="N7" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B8" s="12" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>43</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>45</v>
       </c>
       <c r="F8" s="14" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="G8" s="14">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H8" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I8" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="14" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="K8" s="14">
         <v>2020</v>
       </c>
       <c r="L8" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M8" s="12" t="s">
         <v>408</v>
       </c>
       <c r="N8" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E9" s="13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F9" s="14" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="G9" s="14">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H9" s="14" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="I9" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J9" s="14" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="K9" s="14">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="L9" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>409</v>
       </c>
       <c r="N9" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E10" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="F10" s="14" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="G10" s="14">
         <v>4</v>
       </c>
       <c r="H10" s="14" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="I10" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J10" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K10" s="14">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="L10" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M10" s="12" t="s">
         <v>410</v>
       </c>
       <c r="N10" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="E11" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F11" s="14" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G11" s="14">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H11" s="14" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="I11" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J11" s="14" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="K11" s="14">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="L11" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M11" s="12" t="s">
         <v>411</v>
       </c>
       <c r="N11" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="E12" s="13" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="F12" s="14" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="G12" s="14">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H12" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="14" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="K12" s="14">
-        <v>2018</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2019</v>
+      </c>
+      <c r="L12" s="14">
+        <v>2022</v>
       </c>
       <c r="M12" s="12" t="s">
         <v>412</v>
       </c>
       <c r="N12" s="14" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C13" s="12" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="E13" s="13" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="F13" s="14" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="G13" s="14">
         <v>4</v>
       </c>
       <c r="H13" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I13" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J13" s="14" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="K13" s="14">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>2018</v>
+      </c>
+      <c r="L13" s="21" t="s">
+        <v>14</v>
       </c>
       <c r="M13" s="12" t="s">
         <v>413</v>
       </c>
       <c r="N13" s="14" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="D14" s="13" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="E14" s="13"/>
       <c r="F14" s="14" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="G14" s="14">
         <v>4</v>
       </c>
       <c r="H14" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I14" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J14" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="K14" s="14">
-        <v>2018</v>
+        <v>2007</v>
       </c>
       <c r="L14" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M14" s="12" t="s">
         <v>414</v>
       </c>
       <c r="N14" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="D15" s="13" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="E15" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>81</v>
+      </c>
       <c r="F15" s="14" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="G15" s="14">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I15" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J15" s="14" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="K15" s="14">
-        <v>2007</v>
+        <v>2019</v>
       </c>
       <c r="L15" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M15" s="12" t="s">
         <v>415</v>
       </c>
       <c r="N15" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="12" t="s">
-[...15 lines deleted...]
-        <v>82</v>
+      <c r="A16" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="D16" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="E16" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>88</v>
       </c>
       <c r="G16" s="14">
         <v>6</v>
       </c>
       <c r="H16" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I16" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J16" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K16" s="14">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="L16" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="M16" s="12" t="s">
+      <c r="M16" s="10" t="s">
         <v>416</v>
       </c>
-      <c r="N16" s="14" t="s">
+      <c r="N16" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="10" t="s">
-[...15 lines deleted...]
-        <v>88</v>
+      <c r="A17" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="F17" s="14" t="s">
+        <v>94</v>
       </c>
       <c r="G17" s="14">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H17" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I17" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J17" s="14" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="K17" s="14">
-        <v>2023</v>
+        <v>2014</v>
       </c>
       <c r="L17" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="M17" s="10" t="s">
+      <c r="M17" s="12" t="s">
         <v>417</v>
       </c>
-      <c r="N17" s="8" t="s">
+      <c r="N17" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="C18" s="12" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="D18" s="13" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="E18" s="13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="F18" s="14" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="G18" s="14">
         <v>4</v>
       </c>
       <c r="H18" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I18" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J18" s="14" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="K18" s="14">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="L18" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M18" s="12" t="s">
         <v>418</v>
       </c>
       <c r="N18" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B19" s="12" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C19" s="12" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>98</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>54</v>
       </c>
       <c r="F19" s="14" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="G19" s="14">
         <v>4</v>
       </c>
       <c r="H19" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I19" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K19" s="14">
         <v>2017</v>
       </c>
       <c r="L19" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M19" s="12" t="s">
         <v>419</v>
       </c>
       <c r="N19" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>98</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>54</v>
       </c>
       <c r="F20" s="14" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="G20" s="14">
         <v>4</v>
       </c>
       <c r="H20" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I20" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K20" s="14">
         <v>2017</v>
       </c>
       <c r="L20" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M20" s="12" t="s">
         <v>420</v>
       </c>
       <c r="N20" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B21" s="12" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>98</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="14" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="G21" s="14">
         <v>4</v>
       </c>
       <c r="H21" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I21" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J21" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K21" s="14">
         <v>2017</v>
       </c>
       <c r="L21" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M21" s="12" t="s">
         <v>421</v>
       </c>
       <c r="N21" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B22" s="12" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C22" s="12" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>98</v>
       </c>
       <c r="E22" s="13" t="s">
         <v>54</v>
       </c>
       <c r="F22" s="14" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="G22" s="14">
         <v>4</v>
       </c>
       <c r="H22" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I22" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J22" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K22" s="14">
         <v>2017</v>
       </c>
       <c r="L22" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M22" s="12" t="s">
         <v>422</v>
       </c>
       <c r="N22" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B23" s="12" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="D23" s="13" t="s">
         <v>98</v>
       </c>
       <c r="E23" s="13" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="14" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G23" s="14">
         <v>4</v>
       </c>
       <c r="H23" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I23" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J23" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K23" s="14">
         <v>2017</v>
       </c>
       <c r="L23" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M23" s="12" t="s">
         <v>423</v>
       </c>
       <c r="N23" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B24" s="12" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C24" s="12" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>98</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="14" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="G24" s="14">
         <v>4</v>
       </c>
       <c r="H24" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I24" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J24" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K24" s="14">
         <v>2017</v>
       </c>
       <c r="L24" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M24" s="12" t="s">
         <v>424</v>
       </c>
       <c r="N24" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B25" s="12" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C25" s="12" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>98</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="14" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="G25" s="14">
         <v>4</v>
       </c>
       <c r="H25" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I25" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J25" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K25" s="14">
         <v>2017</v>
       </c>
       <c r="L25" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M25" s="12" t="s">
         <v>425</v>
       </c>
       <c r="N25" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B26" s="12" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C26" s="12" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>98</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="14" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="G26" s="14">
         <v>4</v>
       </c>
       <c r="H26" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I26" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J26" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K26" s="14">
         <v>2017</v>
       </c>
       <c r="L26" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M26" s="12" t="s">
         <v>426</v>
       </c>
       <c r="N26" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B27" s="12" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C27" s="12" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>98</v>
       </c>
       <c r="E27" s="13" t="s">
         <v>54</v>
       </c>
       <c r="F27" s="14" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="G27" s="14">
         <v>4</v>
       </c>
       <c r="H27" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I27" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J27" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K27" s="14">
         <v>2017</v>
       </c>
       <c r="L27" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M27" s="12" t="s">
         <v>427</v>
       </c>
       <c r="N27" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B28" s="12" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>98</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>54</v>
       </c>
       <c r="F28" s="14" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G28" s="14">
         <v>4</v>
       </c>
       <c r="H28" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I28" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J28" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K28" s="14">
         <v>2017</v>
       </c>
       <c r="L28" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M28" s="12" t="s">
         <v>428</v>
       </c>
       <c r="N28" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B29" s="12" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>54</v>
       </c>
       <c r="F29" s="14" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="G29" s="14">
         <v>4</v>
       </c>
       <c r="H29" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I29" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J29" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K29" s="14">
         <v>2017</v>
       </c>
       <c r="L29" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M29" s="12" t="s">
         <v>429</v>
       </c>
       <c r="N29" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B30" s="12" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>54</v>
       </c>
       <c r="F30" s="14" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="G30" s="14">
         <v>4</v>
       </c>
       <c r="H30" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I30" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J30" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K30" s="14">
         <v>2017</v>
       </c>
       <c r="L30" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M30" s="12" t="s">
         <v>430</v>
       </c>
       <c r="N30" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B31" s="12" t="s">
-        <v>145</v>
-[...8 lines deleted...]
-        <v>54</v>
+        <v>149</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="E31" s="15" t="s">
+        <v>152</v>
       </c>
       <c r="F31" s="14" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="G31" s="14">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H31" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I31" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J31" s="14" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v>24</v>
+      </c>
+      <c r="K31" s="17">
+        <v>2023</v>
       </c>
       <c r="L31" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M31" s="12" t="s">
         <v>431</v>
       </c>
       <c r="N31" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B32" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="D32" s="12" t="s">
         <v>151</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F32" s="14" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="G32" s="14">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H32" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I32" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J32" s="14" t="s">
         <v>24</v>
       </c>
       <c r="K32" s="17">
         <v>2023</v>
       </c>
       <c r="L32" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M32" s="12" t="s">
         <v>432</v>
       </c>
       <c r="N32" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B33" s="12" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>151</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F33" s="14" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="G33" s="14">
         <v>4</v>
       </c>
       <c r="H33" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I33" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J33" s="14" t="s">
         <v>24</v>
       </c>
       <c r="K33" s="17">
         <v>2023</v>
       </c>
       <c r="L33" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M33" s="12" t="s">
         <v>433</v>
       </c>
       <c r="N33" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="12" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B34" s="12" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D34" s="12" t="s">
         <v>151</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F34" s="14" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="G34" s="14">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H34" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I34" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J34" s="14" t="s">
         <v>24</v>
       </c>
       <c r="K34" s="17">
         <v>2023</v>
       </c>
       <c r="L34" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M34" s="12" t="s">
         <v>434</v>
       </c>
       <c r="N34" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="12" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B35" s="12" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="D35" s="12" t="s">
         <v>151</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F35" s="14" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="G35" s="14">
         <v>6</v>
       </c>
       <c r="H35" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I35" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J35" s="14" t="s">
         <v>24</v>
       </c>
       <c r="K35" s="17">
         <v>2023</v>
       </c>
       <c r="L35" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M35" s="12" t="s">
         <v>435</v>
       </c>
       <c r="N35" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="12" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B36" s="12" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>151</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F36" s="14" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="G36" s="14">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H36" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I36" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J36" s="14" t="s">
         <v>24</v>
       </c>
       <c r="K36" s="17">
         <v>2023</v>
       </c>
       <c r="L36" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M36" s="12" t="s">
         <v>436</v>
       </c>
       <c r="N36" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="12" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B37" s="12" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="D37" s="12" t="s">
-        <v>151</v>
+        <v>37</v>
       </c>
       <c r="E37" s="15" t="s">
-        <v>152</v>
+        <v>38</v>
       </c>
       <c r="F37" s="14" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="G37" s="14">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H37" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I37" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J37" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>40</v>
+      </c>
+      <c r="K37" s="14">
+        <v>2020</v>
       </c>
       <c r="L37" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M37" s="12" t="s">
         <v>437</v>
       </c>
       <c r="N37" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="12" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B38" s="12" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D38" s="12" t="s">
-        <v>37</v>
+        <v>151</v>
       </c>
       <c r="E38" s="15" t="s">
-        <v>38</v>
+        <v>152</v>
       </c>
       <c r="F38" s="14" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="G38" s="14">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H38" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I38" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J38" s="14" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>2020</v>
+        <v>24</v>
+      </c>
+      <c r="K38" s="17">
+        <v>2023</v>
       </c>
       <c r="L38" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M38" s="12" t="s">
         <v>438</v>
       </c>
       <c r="N38" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="12" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B39" s="12" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>151</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F39" s="14" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="G39" s="14">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H39" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I39" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J39" s="14" t="s">
         <v>24</v>
       </c>
       <c r="K39" s="17">
         <v>2023</v>
       </c>
       <c r="L39" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M39" s="12" t="s">
         <v>439</v>
       </c>
       <c r="N39" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="12" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B40" s="12" t="s">
-        <v>183</v>
-[...8 lines deleted...]
-        <v>152</v>
+        <v>187</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="D40" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="E40" s="13" t="s">
+        <v>57</v>
       </c>
       <c r="F40" s="14" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="G40" s="14">
         <v>4</v>
       </c>
       <c r="H40" s="14" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="I40" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J40" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>17</v>
+      </c>
+      <c r="K40" s="14">
+        <v>2020</v>
       </c>
       <c r="L40" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M40" s="12" t="s">
         <v>440</v>
       </c>
       <c r="N40" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="12" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B41" s="12" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C41" s="12" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>44</v>
+        <v>193</v>
       </c>
       <c r="E41" s="13" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="F41" s="14"/>
       <c r="G41" s="14">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="H41" s="14" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="I41" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J41" s="14" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="K41" s="14">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2005</v>
+      </c>
+      <c r="L41" s="14">
+        <v>2024</v>
       </c>
       <c r="M41" s="12" t="s">
         <v>441</v>
       </c>
       <c r="N41" s="14" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="12" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B42" s="12" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C42" s="12" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D42" s="13" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="E42" s="13" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="F42" s="14"/>
+        <v>198</v>
+      </c>
+      <c r="F42" s="14" t="s">
+        <v>199</v>
+      </c>
       <c r="G42" s="14">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="H42" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I42" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J42" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K42" s="14">
-        <v>2005</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2018</v>
+      </c>
+      <c r="L42" s="21" t="s">
+        <v>14</v>
       </c>
       <c r="M42" s="12" t="s">
         <v>442</v>
       </c>
       <c r="N42" s="14" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="12" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B43" s="12" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="C43" s="12" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="D43" s="13" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="E43" s="13" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="F43" s="14" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="G43" s="14">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="H43" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I43" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J43" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K43" s="14">
         <v>2018</v>
       </c>
       <c r="L43" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M43" s="12" t="s">
         <v>443</v>
       </c>
       <c r="N43" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="12" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="B44" s="12" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="C44" s="12" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="D44" s="13" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="E44" s="13" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="F44" s="14" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="G44" s="14">
         <v>6</v>
       </c>
       <c r="H44" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I44" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J44" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K44" s="14">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="L44" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M44" s="12" t="s">
         <v>444</v>
       </c>
       <c r="N44" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="12" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="B45" s="12" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C45" s="12" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D45" s="13" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="E45" s="13" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="F45" s="14" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="G45" s="14">
         <v>6</v>
       </c>
       <c r="H45" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I45" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J45" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K45" s="14">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="L45" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M45" s="12" t="s">
         <v>445</v>
       </c>
       <c r="N45" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="12" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="B46" s="12" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="C46" s="12" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="D46" s="13" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="E46" s="13" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="F46" s="14" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="G46" s="14">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H46" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I46" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J46" s="14" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="K46" s="14">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="L46" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M46" s="12" t="s">
         <v>446</v>
       </c>
       <c r="N46" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="12" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B47" s="12" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C47" s="12" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="D47" s="13" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="E47" s="13" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="F47" s="14" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="G47" s="14">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H47" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I47" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J47" s="14" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="K47" s="14">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="L47" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M47" s="12" t="s">
         <v>447</v>
       </c>
       <c r="N47" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="12" t="s">
-[...20 lines deleted...]
-      <c r="H48" s="14" t="s">
+      <c r="A48" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="B48" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="E48" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="F48" s="18" t="s">
+        <v>235</v>
+      </c>
+      <c r="G48" s="18">
+        <v>4</v>
+      </c>
+      <c r="H48" s="18" t="s">
         <v>6</v>
       </c>
       <c r="I48" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="J48" s="14" t="s">
-[...2 lines deleted...]
-      <c r="K48" s="14">
+      <c r="J48" s="18" t="s">
+        <v>236</v>
+      </c>
+      <c r="K48" s="18">
+        <v>2020</v>
+      </c>
+      <c r="L48" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="M48" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="N48" s="18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="12" t="s">
+        <v>237</v>
+      </c>
+      <c r="B49" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="D49" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="E49" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="F49" s="14" t="s">
+        <v>242</v>
+      </c>
+      <c r="G49" s="14">
+        <v>4</v>
+      </c>
+      <c r="H49" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="I49" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="J49" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="K49" s="14">
         <v>2018</v>
       </c>
-      <c r="L48" s="21" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="L49" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="M49" s="15" t="s">
+      <c r="M49" s="12" t="s">
         <v>449</v>
       </c>
-      <c r="N49" s="18" t="s">
+      <c r="N49" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="12" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="B50" s="12" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="C50" s="12" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="D50" s="13" t="s">
         <v>240</v>
       </c>
       <c r="E50" s="13" t="s">
         <v>241</v>
       </c>
       <c r="F50" s="14" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="G50" s="14">
         <v>4</v>
       </c>
       <c r="H50" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I50" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J50" s="14" t="s">
         <v>23</v>
       </c>
       <c r="K50" s="14">
         <v>2018</v>
       </c>
       <c r="L50" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M50" s="12" t="s">
         <v>450</v>
       </c>
       <c r="N50" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="12" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B51" s="12" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C51" s="12" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="D51" s="13" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="E51" s="13" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="F51" s="14" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G51" s="14">
         <v>4</v>
       </c>
       <c r="H51" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I51" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J51" s="14" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K51" s="14">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="L51" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M51" s="12" t="s">
         <v>451</v>
       </c>
       <c r="N51" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="12" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="B52" s="12" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="D52" s="13" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="E52" s="13" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="F52" s="14" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="G52" s="14">
         <v>4</v>
       </c>
       <c r="H52" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I52" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J52" s="14" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="K52" s="14">
         <v>2020</v>
       </c>
       <c r="L52" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M52" s="12" t="s">
         <v>452</v>
       </c>
       <c r="N52" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="12" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="B53" s="12" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="C53" s="12" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>256</v>
       </c>
       <c r="E53" s="13" t="s">
         <v>257</v>
       </c>
       <c r="F53" s="14" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="G53" s="14">
         <v>4</v>
       </c>
       <c r="H53" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I53" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J53" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K53" s="14">
         <v>2020</v>
       </c>
       <c r="L53" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M53" s="12" t="s">
         <v>453</v>
       </c>
       <c r="N53" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="12" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B54" s="12" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C54" s="12" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D54" s="13" t="s">
         <v>256</v>
       </c>
       <c r="E54" s="13" t="s">
         <v>257</v>
       </c>
       <c r="F54" s="14" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="G54" s="14">
         <v>4</v>
       </c>
       <c r="H54" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I54" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J54" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K54" s="14">
         <v>2020</v>
       </c>
       <c r="L54" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M54" s="12" t="s">
         <v>454</v>
       </c>
       <c r="N54" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="12" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B55" s="12" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C55" s="12" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D55" s="13" t="s">
         <v>256</v>
       </c>
       <c r="E55" s="13" t="s">
         <v>257</v>
       </c>
       <c r="F55" s="14" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="G55" s="14">
         <v>4</v>
       </c>
       <c r="H55" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I55" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J55" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K55" s="14">
         <v>2020</v>
       </c>
       <c r="L55" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M55" s="12" t="s">
         <v>455</v>
       </c>
       <c r="N55" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="12" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B56" s="12" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C56" s="12" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="D56" s="13" t="s">
         <v>256</v>
       </c>
       <c r="E56" s="13" t="s">
         <v>257</v>
       </c>
       <c r="F56" s="14" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="G56" s="14">
         <v>4</v>
       </c>
       <c r="H56" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I56" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J56" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K56" s="14">
         <v>2020</v>
       </c>
       <c r="L56" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M56" s="12" t="s">
         <v>456</v>
       </c>
       <c r="N56" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="12" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B57" s="12" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C57" s="12" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="D57" s="13" t="s">
         <v>256</v>
       </c>
       <c r="E57" s="13" t="s">
         <v>257</v>
       </c>
       <c r="F57" s="14" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="G57" s="14">
         <v>4</v>
       </c>
       <c r="H57" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I57" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J57" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K57" s="14">
         <v>2020</v>
       </c>
       <c r="L57" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M57" s="12" t="s">
         <v>457</v>
       </c>
       <c r="N57" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="12" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B58" s="12" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="C58" s="12" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D58" s="13" t="s">
-        <v>256</v>
+        <v>282</v>
       </c>
       <c r="E58" s="13" t="s">
-        <v>257</v>
+        <v>283</v>
       </c>
       <c r="F58" s="14" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="G58" s="14">
         <v>4</v>
       </c>
       <c r="H58" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I58" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J58" s="14" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="K58" s="14">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="L58" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M58" s="12" t="s">
         <v>458</v>
       </c>
       <c r="N58" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="12" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="B59" s="12" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C59" s="12" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="D59" s="13" t="s">
         <v>282</v>
       </c>
       <c r="E59" s="13" t="s">
         <v>283</v>
       </c>
       <c r="F59" s="14" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="G59" s="14">
         <v>4</v>
       </c>
       <c r="H59" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I59" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J59" s="14" t="s">
         <v>22</v>
       </c>
       <c r="K59" s="14">
         <v>2017</v>
       </c>
       <c r="L59" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M59" s="12" t="s">
         <v>459</v>
       </c>
       <c r="N59" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="12" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B60" s="12" t="s">
-        <v>286</v>
-[...8 lines deleted...]
-        <v>283</v>
+        <v>290</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>291</v>
+      </c>
+      <c r="D60" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="E60" s="15" t="s">
+        <v>152</v>
       </c>
       <c r="F60" s="14" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="G60" s="14">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H60" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I60" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J60" s="14" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v>24</v>
+      </c>
+      <c r="K60" s="17">
+        <v>2023</v>
       </c>
       <c r="L60" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M60" s="12" t="s">
         <v>460</v>
       </c>
       <c r="N60" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="12" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B61" s="12" t="s">
-        <v>290</v>
-[...8 lines deleted...]
-        <v>152</v>
+        <v>294</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="D61" s="13" t="s">
+        <v>296</v>
+      </c>
+      <c r="E61" s="13" t="s">
+        <v>297</v>
       </c>
       <c r="F61" s="14" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="G61" s="14">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H61" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I61" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J61" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>26</v>
+      </c>
+      <c r="K61" s="14">
+        <v>2021</v>
       </c>
       <c r="L61" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M61" s="12" t="s">
         <v>461</v>
       </c>
       <c r="N61" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="12" t="s">
-[...15 lines deleted...]
-        <v>298</v>
+      <c r="A62" s="10" t="s">
+        <v>299</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>300</v>
+      </c>
+      <c r="C62" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="D62" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="F62" s="8" t="s">
+        <v>302</v>
       </c>
       <c r="G62" s="14">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H62" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="H62" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I62" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J62" s="14" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>7</v>
+      </c>
+      <c r="K62" s="8">
+        <v>2023</v>
       </c>
       <c r="L62" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="M62" s="12" t="s">
+      <c r="M62" s="7" t="s">
         <v>462</v>
       </c>
-      <c r="N62" s="14" t="s">
+      <c r="N62" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="10" t="s">
-[...15 lines deleted...]
-        <v>302</v>
+      <c r="A63" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="D63" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="E63" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F63" s="14" t="s">
+        <v>306</v>
       </c>
       <c r="G63" s="14">
         <v>4</v>
       </c>
-      <c r="H63" s="8" t="s">
+      <c r="H63" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I63" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J63" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K63" s="8">
-        <v>2023</v>
+      <c r="K63" s="14">
+        <v>2014</v>
       </c>
       <c r="L63" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="M63" s="7" t="s">
+      <c r="M63" s="12" t="s">
         <v>463</v>
       </c>
-      <c r="N63" s="11" t="s">
+      <c r="N63" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="12" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="B64" s="12" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C64" s="12" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D64" s="13" t="s">
-        <v>49</v>
+        <v>310</v>
       </c>
       <c r="E64" s="13" t="s">
-        <v>50</v>
+        <v>311</v>
       </c>
       <c r="F64" s="14" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="G64" s="14">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H64" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I64" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J64" s="14" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="K64" s="14">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="L64" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M64" s="12" t="s">
         <v>464</v>
       </c>
       <c r="N64" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="12" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="B65" s="12" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="C65" s="12" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="D65" s="13" t="s">
-        <v>310</v>
+        <v>44</v>
       </c>
       <c r="E65" s="13" t="s">
-        <v>311</v>
+        <v>57</v>
       </c>
       <c r="F65" s="14" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="G65" s="14">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H65" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I65" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J65" s="14" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="K65" s="14">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="L65" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M65" s="12" t="s">
         <v>465</v>
       </c>
       <c r="N65" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="12" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B66" s="12" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C66" s="12" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="D66" s="13" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="E66" s="13" t="s">
-        <v>57</v>
+        <v>81</v>
       </c>
       <c r="F66" s="14" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="G66" s="14">
         <v>4</v>
       </c>
       <c r="H66" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I66" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J66" s="14" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="K66" s="14">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="L66" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M66" s="12" t="s">
         <v>466</v>
       </c>
       <c r="N66" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="12" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="B67" s="12" t="s">
-        <v>318</v>
-[...8 lines deleted...]
-        <v>81</v>
+        <v>322</v>
+      </c>
+      <c r="C67" s="15" t="s">
+        <v>323</v>
+      </c>
+      <c r="D67" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="E67" s="15" t="s">
+        <v>152</v>
       </c>
       <c r="F67" s="14" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="G67" s="14">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H67" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I67" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J67" s="14" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>24</v>
+      </c>
+      <c r="K67" s="17">
+        <v>2023</v>
       </c>
       <c r="L67" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M67" s="12" t="s">
         <v>467</v>
       </c>
       <c r="N67" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="12" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="B68" s="12" t="s">
-        <v>322</v>
-[...8 lines deleted...]
-        <v>152</v>
+        <v>326</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="D68" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="E68" s="13" t="s">
+        <v>63</v>
       </c>
       <c r="F68" s="14" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="G68" s="14">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H68" s="14" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="I68" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J68" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>17</v>
+      </c>
+      <c r="K68" s="14">
+        <v>2019</v>
       </c>
       <c r="L68" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M68" s="12" t="s">
         <v>468</v>
       </c>
       <c r="N68" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="12" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B69" s="12" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C69" s="12" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="D69" s="13" t="s">
-        <v>209</v>
+        <v>53</v>
       </c>
       <c r="E69" s="13" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="F69" s="14" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="G69" s="14">
         <v>4</v>
       </c>
       <c r="H69" s="14" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="I69" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J69" s="14" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="K69" s="14">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="L69" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M69" s="12" t="s">
         <v>469</v>
       </c>
       <c r="N69" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="12" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B70" s="12" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C70" s="12" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="D70" s="13" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="E70" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F70" s="14" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="G70" s="14">
         <v>4</v>
       </c>
       <c r="H70" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I70" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J70" s="14" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="K70" s="14">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="L70" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M70" s="12" t="s">
         <v>470</v>
       </c>
       <c r="N70" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="12" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="B71" s="12" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C71" s="12" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="D71" s="13" t="s">
-        <v>44</v>
+        <v>340</v>
       </c>
       <c r="E71" s="13" t="s">
-        <v>57</v>
+        <v>341</v>
       </c>
       <c r="F71" s="14" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="G71" s="14">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="H71" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I71" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J71" s="14" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="K71" s="14">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="L71" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M71" s="12" t="s">
         <v>471</v>
       </c>
       <c r="N71" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="12" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="B72" s="12" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="C72" s="12" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="D72" s="13" t="s">
-        <v>340</v>
+        <v>44</v>
       </c>
       <c r="E72" s="13" t="s">
-        <v>341</v>
+        <v>57</v>
       </c>
       <c r="F72" s="14" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="G72" s="14">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="H72" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I72" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J72" s="14" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="K72" s="14">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="L72" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M72" s="12" t="s">
         <v>472</v>
       </c>
       <c r="N72" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="12" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="B73" s="12" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C73" s="12" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="D73" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E73" s="13" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="F73" s="14" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="G73" s="14">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H73" s="14" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="I73" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J73" s="14" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="K73" s="14">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="L73" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M73" s="12" t="s">
         <v>473</v>
       </c>
       <c r="N73" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="12" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B74" s="12" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="C74" s="12" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="D74" s="13" t="s">
         <v>49</v>
       </c>
       <c r="E74" s="13" t="s">
         <v>50</v>
       </c>
       <c r="F74" s="14" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="G74" s="14">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H74" s="14" t="s">
         <v>20</v>
       </c>
       <c r="I74" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J74" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K74" s="14">
         <v>2014</v>
       </c>
       <c r="L74" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M74" s="12" t="s">
         <v>474</v>
       </c>
       <c r="N74" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="12" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="B75" s="12" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C75" s="12" t="s">
-        <v>353</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>357</v>
+      </c>
+      <c r="D75" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="E75" s="15" t="s">
+        <v>152</v>
       </c>
       <c r="F75" s="14" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="G75" s="14">
         <v>4</v>
       </c>
       <c r="H75" s="14" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="I75" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J75" s="14" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>24</v>
+      </c>
+      <c r="K75" s="17">
+        <v>2023</v>
       </c>
       <c r="L75" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="M75" s="12" t="s">
+      <c r="M75" s="15" t="s">
         <v>475</v>
       </c>
       <c r="N75" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="12" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B76" s="12" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>360</v>
+      </c>
+      <c r="C76" s="15" t="s">
+        <v>361</v>
       </c>
       <c r="D76" s="12" t="s">
         <v>151</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F76" s="14" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="G76" s="14">
         <v>4</v>
       </c>
       <c r="H76" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I76" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J76" s="14" t="s">
         <v>24</v>
       </c>
       <c r="K76" s="17">
         <v>2023</v>
       </c>
       <c r="L76" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="M76" s="15" t="s">
+      <c r="M76" s="12" t="s">
         <v>476</v>
       </c>
       <c r="N76" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="12" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B77" s="12" t="s">
-        <v>360</v>
-[...8 lines deleted...]
-        <v>152</v>
+        <v>364</v>
+      </c>
+      <c r="C77" s="12" t="s">
+        <v>365</v>
+      </c>
+      <c r="D77" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="E77" s="13" t="s">
+        <v>50</v>
       </c>
       <c r="F77" s="14" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="G77" s="14">
         <v>4</v>
       </c>
       <c r="H77" s="14" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="I77" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J77" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>7</v>
+      </c>
+      <c r="K77" s="14">
+        <v>2014</v>
       </c>
       <c r="L77" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M77" s="12" t="s">
         <v>477</v>
       </c>
       <c r="N77" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="12" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B78" s="12" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C78" s="12" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="D78" s="13" t="s">
-        <v>49</v>
+        <v>370</v>
       </c>
       <c r="E78" s="13" t="s">
-        <v>50</v>
+        <v>371</v>
       </c>
       <c r="F78" s="14" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="G78" s="14">
         <v>4</v>
       </c>
       <c r="H78" s="14" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="I78" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J78" s="14" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="K78" s="14">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="L78" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M78" s="12" t="s">
         <v>478</v>
       </c>
       <c r="N78" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="12" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="B79" s="12" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="C79" s="12" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="D79" s="13" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="E79" s="13" t="s">
-        <v>371</v>
+        <v>63</v>
       </c>
       <c r="F79" s="14" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="G79" s="14">
         <v>4</v>
       </c>
       <c r="H79" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I79" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J79" s="14" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="K79" s="14">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="L79" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M79" s="12" t="s">
         <v>479</v>
       </c>
       <c r="N79" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="12" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="B80" s="12" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="C80" s="12" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="D80" s="13" t="s">
-        <v>376</v>
+        <v>209</v>
       </c>
       <c r="E80" s="13" t="s">
         <v>63</v>
       </c>
       <c r="F80" s="14" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="G80" s="14">
         <v>4</v>
       </c>
       <c r="H80" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I80" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J80" s="14" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="K80" s="14">
         <v>2019</v>
       </c>
       <c r="L80" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M80" s="12" t="s">
         <v>480</v>
       </c>
       <c r="N80" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="12" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B81" s="12" t="s">
-        <v>379</v>
-[...8 lines deleted...]
-        <v>63</v>
+        <v>383</v>
+      </c>
+      <c r="C81" s="15" t="s">
+        <v>384</v>
+      </c>
+      <c r="D81" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="E81" s="15" t="s">
+        <v>152</v>
       </c>
       <c r="F81" s="14" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="G81" s="14">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H81" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I81" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J81" s="14" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>24</v>
+      </c>
+      <c r="K81" s="17">
+        <v>2023</v>
       </c>
       <c r="L81" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M81" s="12" t="s">
         <v>481</v>
       </c>
       <c r="N81" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="12" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="B82" s="12" t="s">
-        <v>383</v>
-[...8 lines deleted...]
-        <v>152</v>
+        <v>387</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>388</v>
+      </c>
+      <c r="D82" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="E82" s="13" t="s">
+        <v>81</v>
       </c>
       <c r="F82" s="14" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="G82" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H82" s="14" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="I82" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J82" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>7</v>
+      </c>
+      <c r="K82" s="14">
+        <v>2019</v>
       </c>
       <c r="L82" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M82" s="12" t="s">
         <v>482</v>
       </c>
       <c r="N82" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="12" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="B83" s="12" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="C83" s="12" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D83" s="13" t="s">
-        <v>80</v>
+        <v>393</v>
       </c>
       <c r="E83" s="13" t="s">
-        <v>81</v>
+        <v>394</v>
       </c>
       <c r="F83" s="14" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="G83" s="14">
         <v>4</v>
       </c>
       <c r="H83" s="14" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="I83" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J83" s="14" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="K83" s="14">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="L83" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M83" s="12" t="s">
         <v>483</v>
       </c>
       <c r="N83" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="12" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="B84" s="12" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="C84" s="12" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="D84" s="13" t="s">
-        <v>393</v>
+        <v>49</v>
       </c>
       <c r="E84" s="13" t="s">
-        <v>394</v>
+        <v>50</v>
       </c>
       <c r="F84" s="14" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="G84" s="14">
         <v>4</v>
       </c>
       <c r="H84" s="14" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="I84" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J84" s="14" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="K84" s="14">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="L84" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M84" s="12" t="s">
         <v>484</v>
       </c>
       <c r="N84" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="12" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="B85" s="12" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C85" s="12" t="s">
-        <v>398</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>402</v>
+      </c>
+      <c r="D85" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="E85" s="15" t="s">
+        <v>152</v>
       </c>
       <c r="F85" s="14" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="G85" s="14">
         <v>4</v>
       </c>
       <c r="H85" s="14" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="I85" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J85" s="14" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>24</v>
+      </c>
+      <c r="K85" s="14" t="s">
+        <v>404</v>
       </c>
       <c r="L85" s="21" t="s">
         <v>14</v>
       </c>
       <c r="M85" s="12" t="s">
         <v>485</v>
       </c>
       <c r="N85" s="14" t="s">
-        <v>10</v>
-[...42 lines deleted...]
-      <c r="N86" s="14" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>