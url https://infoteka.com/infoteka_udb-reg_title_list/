--- v2 (2026-09-02)
+++ v3 (2026-10-22)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2A367CC-A6F8-421E-B246-ECCCB615209F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{63EC333A-06BE-4B26-9F23-E2D447BE77A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{46599493-DA4E-4BB2-8FC1-06230FDDC147}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$5:$L$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1066" uniqueCount="519">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1068" uniqueCount="519">
   <si>
     <t>Publication Title</t>
   </si>
   <si>
     <t>Publication Title-Transliteration</t>
   </si>
   <si>
     <t>Frequency</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Permanent URL</t>
   </si>
   <si>
     <t>Russian</t>
   </si>
   <si>
@@ -3414,51 +3414,53 @@
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="9" t="s">
         <v>149</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>150</v>
       </c>
       <c r="C40" s="10"/>
       <c r="D40" s="10">
         <v>52</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>44</v>
       </c>
       <c r="H40" s="10">
         <v>2002</v>
       </c>
-      <c r="I40" s="10"/>
+      <c r="I40" s="10" t="s">
+        <v>15</v>
+      </c>
       <c r="J40" s="9" t="s">
         <v>421</v>
       </c>
       <c r="K40" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="9" t="s">
         <v>151</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>153</v>
       </c>
       <c r="D41" s="10">
         <v>52</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>10</v>
@@ -3546,51 +3548,53 @@
       </c>
     </row>
     <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="13" t="s">
         <v>155</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>156</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="10">
         <v>52</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F44" s="10" t="s">
         <v>10</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H44" s="10">
         <v>2023</v>
       </c>
-      <c r="I44" s="14"/>
+      <c r="I44" s="10" t="s">
+        <v>15</v>
+      </c>
       <c r="J44" s="13" t="s">
         <v>423</v>
       </c>
       <c r="K44" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="9" t="s">
         <v>157</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C45" s="10"/>
       <c r="D45" s="10">
         <v>52</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F45" s="10" t="s">
         <v>10</v>
       </c>
       <c r="G45" s="10" t="s">