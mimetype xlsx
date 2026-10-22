--- v1 (2026-09-02)
+++ v2 (2026-10-22)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{17686C64-701D-497A-89EC-A1087579B02B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1129825-EDD9-40D6-AF8E-CB6A0F31D744}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{46599493-DA4E-4BB2-8FC1-06230FDDC147}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$5:$L$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="98">
   <si>
     <t>Publication Title</t>
   </si>
   <si>
     <t>Publication Title-Transliteration</t>
   </si>
   <si>
     <t>Frequency</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Permanent URL</t>
   </si>
   <si>
     <t>Russian</t>
   </si>
   <si>
@@ -1580,58 +1580,58 @@
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="10"/>
       <c r="D23" s="10">
         <v>104</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>62</v>
       </c>
       <c r="H23" s="10">
         <v>2010</v>
       </c>
-      <c r="I23" s="10" t="s">
-        <v>14</v>
+      <c r="I23" s="10">
+        <v>2026</v>
       </c>
       <c r="J23" s="9" t="s">
         <v>87</v>
       </c>
       <c r="K23" s="10" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C24" s="10"/>
       <c r="D24" s="10">
         <v>52</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>9</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>31</v>
       </c>
       <c r="H24" s="10">
         <v>2017</v>
       </c>