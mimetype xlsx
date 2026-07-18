--- v0 (2026-05-05)
+++ v1 (2026-07-18)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{771DAA82-C510-4C3C-9F16-74C98A14886E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DBD263D-E266-4520-B314-5528EAE524F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="27180" windowHeight="16440" xr2:uid="{46599493-DA4E-4BB2-8FC1-06230FDDC147}"/>
+    <workbookView xWindow="-98" yWindow="-98" windowWidth="21376" windowHeight="14595" xr2:uid="{46599493-DA4E-4BB2-8FC1-06230FDDC147}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$5:$L$39</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$5:$K$40</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="168">
   <si>
     <t>Publication Title</t>
   </si>
   <si>
     <t>Publication Title-Transliteration</t>
   </si>
   <si>
     <t>Frequency</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Permanent URL</t>
   </si>
   <si>
     <t>Russian</t>
   </si>
   <si>
@@ -523,216 +523,205 @@
     <t>https://online.infoteka.com/browse/publication/542246</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/6985</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/18706</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/123606</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/65180</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/7147</t>
   </si>
   <si>
     <t>Library and Information Sciences Journals</t>
   </si>
   <si>
     <t>UDB-LIB</t>
   </si>
   <si>
     <t>Russian, Ukrainian, Uzbek</t>
+  </si>
+  <si>
+    <t>Национальная библиотека</t>
+  </si>
+  <si>
+    <t>Natsional'naia biblioteka</t>
+  </si>
+  <si>
+    <t>2713-0541</t>
+  </si>
+  <si>
+    <t>https://online.infoteka.com/browse/publication/1040786</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="9"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D2856"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...27 lines deleted...]
-        <color indexed="8"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1" xr:uid="{61FFA8AA-DCA8-4E99-8866-425E7F026D0F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF1D2856"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1076,51 +1065,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA61E134-861D-4381-B652-E2711844C505}">
-  <dimension ref="A1:K39"/>
+  <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="9" width="15.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="46.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" style="7" customWidth="1"/>
     <col min="12" max="12" width="34.140625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
@@ -1148,1268 +1137,1306 @@
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="2"/>
       <c r="K3" s="6"/>
     </row>
     <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="2"/>
       <c r="K4" s="6"/>
     </row>
-    <row r="5" spans="1:11" s="12" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" s="8" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A6" s="14" t="s">
+      <c r="A6" s="15" t="s">
         <v>161</v>
       </c>
-      <c r="B6" s="14"/>
-      <c r="C6" s="11" t="s">
+      <c r="B6" s="15"/>
+      <c r="C6" s="12" t="s">
         <v>162</v>
       </c>
-      <c r="D6" s="11"/>
-      <c r="E6" s="11" t="s">
+      <c r="D6" s="12"/>
+      <c r="E6" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="F6" s="11"/>
-[...1 lines deleted...]
-      <c r="H6" s="11">
+      <c r="F6" s="12"/>
+      <c r="G6" s="12"/>
+      <c r="H6" s="12">
         <v>2001</v>
       </c>
-      <c r="I6" s="11" t="s">
+      <c r="I6" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J6" s="14" t="s">
+      <c r="J6" s="15" t="s">
         <v>127</v>
       </c>
-      <c r="K6" s="11" t="s">
+      <c r="K6" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="C7" s="16" t="s">
+      <c r="C7" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="16">
+      <c r="D7" s="12">
         <v>4</v>
       </c>
-      <c r="E7" s="16" t="s">
+      <c r="E7" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="F7" s="16" t="s">
+      <c r="F7" s="12" t="s">
         <v>123</v>
       </c>
-      <c r="G7" s="16" t="s">
+      <c r="G7" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="H7" s="16">
+      <c r="H7" s="12">
         <v>2021</v>
       </c>
-      <c r="I7" s="16" t="s">
+      <c r="I7" s="12" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="15" t="s">
         <v>128</v>
       </c>
-      <c r="K7" s="16" t="s">
+      <c r="K7" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A8" s="9" t="s">
+      <c r="A8" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="9" t="s">
+      <c r="B8" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="10" t="s">
+      <c r="C8" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="12">
         <v>6</v>
       </c>
-      <c r="E8" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G8" s="10" t="s">
+      <c r="E8" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H8" s="10">
+      <c r="H8" s="12">
         <v>2005</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="12">
         <v>2014</v>
       </c>
-      <c r="J8" s="9" t="s">
+      <c r="J8" s="14" t="s">
         <v>129</v>
       </c>
-      <c r="K8" s="10" t="s">
+      <c r="K8" s="12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A9" s="9" t="s">
+      <c r="A9" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="9" t="s">
+      <c r="B9" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="C9" s="10" t="s">
+      <c r="C9" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="12">
         <v>6</v>
       </c>
-      <c r="E9" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G9" s="10" t="s">
+      <c r="E9" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="12">
         <v>2015</v>
       </c>
-      <c r="I9" s="10" t="s">
+      <c r="I9" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J9" s="9" t="s">
+      <c r="J9" s="14" t="s">
         <v>130</v>
       </c>
-      <c r="K9" s="10" t="s">
+      <c r="K9" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A10" s="9" t="s">
+      <c r="A10" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="9" t="s">
+      <c r="B10" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="C10" s="10" t="s">
+      <c r="C10" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="12">
         <v>4</v>
       </c>
-      <c r="E10" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G10" s="10" t="s">
+      <c r="E10" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="H10" s="10">
+      <c r="H10" s="12">
         <v>2005</v>
       </c>
-      <c r="I10" s="10" t="s">
+      <c r="I10" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J10" s="9" t="s">
+      <c r="J10" s="14" t="s">
         <v>131</v>
       </c>
-      <c r="K10" s="10" t="s">
+      <c r="K10" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A11" s="9" t="s">
+      <c r="A11" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="9" t="s">
+      <c r="B11" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="C11" s="10" t="s">
+      <c r="C11" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="12">
         <v>6</v>
       </c>
-      <c r="E11" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="10" t="s">
+      <c r="E11" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H11" s="10">
+      <c r="H11" s="12">
         <v>2013</v>
       </c>
-      <c r="I11" s="10" t="s">
+      <c r="I11" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J11" s="9" t="s">
+      <c r="J11" s="14" t="s">
         <v>132</v>
       </c>
-      <c r="K11" s="10" t="s">
+      <c r="K11" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A12" s="9" t="s">
+      <c r="A12" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="9" t="s">
+      <c r="B12" s="14" t="s">
         <v>40</v>
       </c>
-      <c r="C12" s="10" t="s">
+      <c r="C12" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="12">
         <v>12</v>
       </c>
-      <c r="E12" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G12" s="10" t="s">
+      <c r="E12" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H12" s="10">
+      <c r="H12" s="12">
         <v>2005</v>
       </c>
-      <c r="I12" s="10">
+      <c r="I12" s="12">
         <v>2007</v>
       </c>
-      <c r="J12" s="9" t="s">
+      <c r="J12" s="14" t="s">
         <v>133</v>
       </c>
-      <c r="K12" s="10" t="s">
+      <c r="K12" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A13" s="9" t="s">
+      <c r="A13" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="B13" s="9" t="s">
+      <c r="B13" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="C13" s="10" t="s">
+      <c r="C13" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="12">
         <v>24</v>
       </c>
-      <c r="E13" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="10" t="s">
+      <c r="E13" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="12" t="s">
         <v>125</v>
       </c>
-      <c r="H13" s="10">
+      <c r="H13" s="12">
         <v>2005</v>
       </c>
-      <c r="I13" s="10" t="s">
+      <c r="I13" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J13" s="9" t="s">
+      <c r="J13" s="14" t="s">
         <v>134</v>
       </c>
-      <c r="K13" s="10" t="s">
+      <c r="K13" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A14" s="9" t="s">
+      <c r="A14" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="B14" s="9" t="s">
+      <c r="B14" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="C14" s="10" t="s">
+      <c r="C14" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="12">
         <v>4</v>
       </c>
-      <c r="E14" s="10" t="s">
+      <c r="E14" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="F14" s="10" t="s">
+      <c r="F14" s="12" t="s">
         <v>126</v>
       </c>
-      <c r="G14" s="10" t="s">
+      <c r="G14" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="H14" s="10">
+      <c r="H14" s="12">
         <v>2003</v>
       </c>
-      <c r="I14" s="10">
+      <c r="I14" s="12">
         <v>2015</v>
       </c>
-      <c r="J14" s="9" t="s">
+      <c r="J14" s="14" t="s">
         <v>135</v>
       </c>
-      <c r="K14" s="10" t="s">
+      <c r="K14" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A15" s="9" t="s">
+      <c r="A15" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="B15" s="9" t="s">
+      <c r="B15" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="C15" s="10" t="s">
+      <c r="C15" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="12">
         <v>4</v>
       </c>
-      <c r="E15" s="10" t="s">
+      <c r="E15" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="F15" s="10" t="s">
+      <c r="F15" s="12" t="s">
         <v>126</v>
       </c>
-      <c r="G15" s="10" t="s">
+      <c r="G15" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="H15" s="10">
+      <c r="H15" s="12">
         <v>2015</v>
       </c>
-      <c r="I15" s="10">
+      <c r="I15" s="12">
         <v>2021</v>
       </c>
-      <c r="J15" s="9" t="s">
+      <c r="J15" s="14" t="s">
         <v>136</v>
       </c>
-      <c r="K15" s="10" t="s">
+      <c r="K15" s="12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A16" s="9" t="s">
+      <c r="A16" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="9" t="s">
+      <c r="B16" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="C16" s="10" t="s">
+      <c r="C16" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="12">
         <v>4</v>
       </c>
-      <c r="E16" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G16" s="10" t="s">
+      <c r="E16" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H16" s="10">
+      <c r="H16" s="12">
         <v>2005</v>
       </c>
-      <c r="I16" s="10" t="s">
+      <c r="I16" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J16" s="9" t="s">
+      <c r="J16" s="14" t="s">
         <v>137</v>
       </c>
-      <c r="K16" s="10" t="s">
+      <c r="K16" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A17" s="9" t="s">
+      <c r="A17" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B17" s="9" t="s">
+      <c r="B17" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C17" s="10" t="s">
+      <c r="C17" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="12">
         <v>4</v>
       </c>
-      <c r="E17" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="10" t="s">
+      <c r="E17" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H17" s="10">
+      <c r="H17" s="12">
         <v>2005</v>
       </c>
-      <c r="I17" s="10">
+      <c r="I17" s="12">
         <v>2006</v>
       </c>
-      <c r="J17" s="9" t="s">
+      <c r="J17" s="14" t="s">
         <v>138</v>
       </c>
-      <c r="K17" s="10" t="s">
+      <c r="K17" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A18" s="9" t="s">
+      <c r="A18" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="9" t="s">
+      <c r="B18" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="C18" s="10" t="s">
+      <c r="C18" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="12">
         <v>4</v>
       </c>
-      <c r="E18" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G18" s="10" t="s">
+      <c r="E18" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="12" t="s">
         <v>60</v>
       </c>
-      <c r="H18" s="10" t="s">
+      <c r="H18" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="I18" s="10" t="s">
+      <c r="I18" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J18" s="9" t="s">
+      <c r="J18" s="14" t="s">
         <v>139</v>
       </c>
-      <c r="K18" s="10" t="s">
+      <c r="K18" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A19" s="8" t="s">
+      <c r="A19" s="14" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="8" t="s">
+      <c r="B19" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="C19" s="11" t="s">
+      <c r="C19" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="D19" s="11" t="s">
+      <c r="D19" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="E19" s="11" t="s">
-[...5 lines deleted...]
-      <c r="G19" s="11" t="s">
+      <c r="E19" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H19" s="12">
         <v>2001</v>
       </c>
-      <c r="I19" s="11">
+      <c r="I19" s="12">
         <v>2014</v>
       </c>
-      <c r="J19" s="8" t="s">
+      <c r="J19" s="14" t="s">
         <v>140</v>
       </c>
-      <c r="K19" s="11" t="s">
+      <c r="K19" s="12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A20" s="8" t="s">
+      <c r="A20" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="B20" s="8" t="s">
+      <c r="B20" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="C20" s="11" t="s">
+      <c r="C20" s="12" t="s">
         <v>67</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D20" s="12">
         <v>4</v>
       </c>
-      <c r="E20" s="11" t="s">
-[...5 lines deleted...]
-      <c r="G20" s="11" t="s">
+      <c r="E20" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H20" s="12">
         <v>2010</v>
       </c>
-      <c r="I20" s="11">
+      <c r="I20" s="12">
         <v>2016</v>
       </c>
-      <c r="J20" s="8" t="s">
+      <c r="J20" s="14" t="s">
         <v>141</v>
       </c>
-      <c r="K20" s="11" t="s">
+      <c r="K20" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="B21" s="8" t="s">
+      <c r="B21" s="14" t="s">
         <v>69</v>
       </c>
-      <c r="C21" s="11" t="s">
+      <c r="C21" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D21" s="12">
         <v>4</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...5 lines deleted...]
-      <c r="G21" s="10" t="s">
+      <c r="E21" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="12" t="s">
         <v>125</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H21" s="12">
         <v>2002</v>
       </c>
-      <c r="I21" s="11" t="s">
+      <c r="I21" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J21" s="8" t="s">
+      <c r="J21" s="14" t="s">
         <v>142</v>
       </c>
-      <c r="K21" s="11" t="s">
+      <c r="K21" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A22" s="9" t="s">
+      <c r="A22" s="14" t="s">
         <v>71</v>
       </c>
-      <c r="B22" s="9" t="s">
+      <c r="B22" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="10" t="s">
+      <c r="C22" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D22" s="12">
         <v>1</v>
       </c>
-      <c r="E22" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G22" s="10" t="s">
+      <c r="E22" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G22" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H22" s="10">
+      <c r="H22" s="12">
         <v>2012</v>
       </c>
-      <c r="I22" s="10">
+      <c r="I22" s="12">
         <v>2014</v>
       </c>
-      <c r="J22" s="9" t="s">
+      <c r="J22" s="14" t="s">
         <v>143</v>
       </c>
-      <c r="K22" s="10" t="s">
+      <c r="K22" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A23" s="13" t="s">
+      <c r="A23" s="15" t="s">
         <v>73</v>
       </c>
-      <c r="B23" s="13" t="s">
+      <c r="B23" s="15" t="s">
         <v>74</v>
       </c>
-      <c r="C23" s="13" t="s">
+      <c r="C23" s="12" t="s">
         <v>75</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="12">
         <v>4</v>
       </c>
-      <c r="E23" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G23" s="10" t="s">
+      <c r="E23" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="H23" s="10">
+      <c r="H23" s="12">
         <v>2023</v>
       </c>
-      <c r="I23" s="10" t="s">
+      <c r="I23" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J23" s="13" t="s">
+      <c r="J23" s="15" t="s">
         <v>144</v>
       </c>
-      <c r="K23" s="10" t="s">
+      <c r="K23" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A24" s="9" t="s">
+      <c r="A24" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="B24" s="9" t="s">
+      <c r="B24" s="14" t="s">
         <v>77</v>
       </c>
-      <c r="C24" s="10" t="s">
+      <c r="C24" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="12">
         <v>26</v>
       </c>
-      <c r="E24" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G24" s="10" t="s">
+      <c r="E24" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H24" s="10">
+      <c r="H24" s="12">
         <v>2006</v>
       </c>
-      <c r="I24" s="10">
+      <c r="I24" s="12">
         <v>2016</v>
       </c>
-      <c r="J24" s="9" t="s">
+      <c r="J24" s="14" t="s">
         <v>145</v>
       </c>
-      <c r="K24" s="10" t="s">
+      <c r="K24" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A25" s="9" t="s">
+      <c r="A25" s="14" t="s">
         <v>79</v>
       </c>
-      <c r="B25" s="9" t="s">
+      <c r="B25" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="C25" s="10" t="s">
+      <c r="C25" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="12">
         <v>12</v>
       </c>
-      <c r="E25" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G25" s="10" t="s">
+      <c r="E25" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H25" s="10">
+      <c r="H25" s="12">
         <v>2005</v>
       </c>
-      <c r="I25" s="10">
+      <c r="I25" s="12">
         <v>2021</v>
       </c>
-      <c r="J25" s="9" t="s">
+      <c r="J25" s="14" t="s">
         <v>146</v>
       </c>
-      <c r="K25" s="10" t="s">
+      <c r="K25" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A26" s="9" t="s">
+      <c r="A26" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="B26" s="9" t="s">
+      <c r="B26" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="C26" s="10" t="s">
+      <c r="C26" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="12">
         <v>1</v>
       </c>
-      <c r="E26" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="10" t="s">
+      <c r="E26" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F26" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="12" t="s">
         <v>83</v>
       </c>
-      <c r="H26" s="10">
+      <c r="H26" s="12">
         <v>2008</v>
       </c>
-      <c r="I26" s="10" t="s">
+      <c r="I26" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J26" s="9" t="s">
+      <c r="J26" s="14" t="s">
         <v>147</v>
       </c>
-      <c r="K26" s="10" t="s">
+      <c r="K26" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A27" s="9" t="s">
+      <c r="A27" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="B27" s="9" t="s">
+      <c r="B27" s="14" t="s">
         <v>85</v>
       </c>
-      <c r="C27" s="10" t="s">
+      <c r="C27" s="12" t="s">
         <v>86</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="12">
         <v>4</v>
       </c>
-      <c r="E27" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G27" s="10" t="s">
+      <c r="E27" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F27" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H27" s="10">
+      <c r="H27" s="12">
         <v>2012</v>
       </c>
-      <c r="I27" s="10">
+      <c r="I27" s="12">
         <v>2018</v>
       </c>
-      <c r="J27" s="9" t="s">
+      <c r="J27" s="14" t="s">
         <v>148</v>
       </c>
-      <c r="K27" s="10" t="s">
+      <c r="K27" s="12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A28" s="9" t="s">
+      <c r="A28" s="14" t="s">
         <v>87</v>
       </c>
-      <c r="B28" s="9" t="s">
+      <c r="B28" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="C28" s="10" t="s">
+      <c r="C28" s="12" t="s">
         <v>89</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="12">
         <v>12</v>
       </c>
-      <c r="E28" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G28" s="10" t="s">
+      <c r="E28" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F28" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G28" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H28" s="10">
+      <c r="H28" s="12">
         <v>2005</v>
       </c>
-      <c r="I28" s="10" t="s">
+      <c r="I28" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J28" s="9" t="s">
+      <c r="J28" s="14" t="s">
         <v>149</v>
       </c>
-      <c r="K28" s="10" t="s">
+      <c r="K28" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A29" s="9" t="s">
+      <c r="A29" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="C29" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="D29" s="11">
+        <v>4</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="F29" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="H29" s="11">
+        <v>2025</v>
+      </c>
+      <c r="I29" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="K29" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A30" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="B29" s="9" t="s">
+      <c r="B30" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="C29" s="10" t="s">
+      <c r="C30" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="D29" s="10">
+      <c r="D30" s="12">
         <v>24</v>
       </c>
-      <c r="E29" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G29" s="10" t="s">
+      <c r="E30" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H29" s="10">
+      <c r="H30" s="12">
         <v>2013</v>
       </c>
-      <c r="I29" s="10">
+      <c r="I30" s="12">
         <v>2014</v>
       </c>
-      <c r="J29" s="9" t="s">
+      <c r="J30" s="14" t="s">
         <v>150</v>
       </c>
-      <c r="K29" s="10" t="s">
+      <c r="K30" s="12" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A30" s="9" t="s">
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A31" s="14" t="s">
         <v>92</v>
       </c>
-      <c r="B30" s="9" t="s">
+      <c r="B31" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="C30" s="10" t="s">
+      <c r="C31" s="12" t="s">
         <v>94</v>
       </c>
-      <c r="D30" s="10">
+      <c r="D31" s="12">
         <v>6</v>
       </c>
-      <c r="E30" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G30" s="10" t="s">
+      <c r="E31" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H30" s="10">
+      <c r="H31" s="12">
         <v>2011</v>
       </c>
-      <c r="I30" s="10" t="s">
+      <c r="I31" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J30" s="9" t="s">
+      <c r="J31" s="14" t="s">
         <v>151</v>
       </c>
-      <c r="K30" s="10" t="s">
+      <c r="K31" s="12" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A31" s="9" t="s">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A32" s="14" t="s">
         <v>95</v>
       </c>
-      <c r="B31" s="9" t="s">
+      <c r="B32" s="14" t="s">
         <v>96</v>
       </c>
-      <c r="C31" s="10" t="s">
+      <c r="C32" s="12" t="s">
         <v>97</v>
       </c>
-      <c r="D31" s="10">
+      <c r="D32" s="12">
         <v>6</v>
       </c>
-      <c r="E31" s="10" t="s">
-[...5 lines deleted...]
-      <c r="G31" s="10" t="s">
+      <c r="E32" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H31" s="10">
+      <c r="H32" s="12">
         <v>2005</v>
       </c>
-      <c r="I31" s="10">
+      <c r="I32" s="12">
         <v>2009</v>
       </c>
-      <c r="J31" s="9" t="s">
+      <c r="J32" s="14" t="s">
         <v>152</v>
       </c>
-      <c r="K31" s="10" t="s">
+      <c r="K32" s="12" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A32" s="9" t="s">
+    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A33" s="14" t="s">
         <v>99</v>
       </c>
-      <c r="B32" s="9" t="s">
+      <c r="B33" s="14" t="s">
         <v>100</v>
       </c>
-      <c r="C32" s="10" t="s">
+      <c r="C33" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="D32" s="10">
-[...8 lines deleted...]
-      <c r="G32" s="10" t="s">
+      <c r="D33" s="12">
+        <v>10</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H32" s="10">
+      <c r="H33" s="12">
         <v>2014</v>
       </c>
-      <c r="I32" s="10" t="s">
+      <c r="I33" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J32" s="9" t="s">
+      <c r="J33" s="14" t="s">
         <v>153</v>
       </c>
-      <c r="K32" s="10" t="s">
+      <c r="K33" s="12" t="s">
         <v>11</v>
-      </c>
-[...33 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A34" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="D34" s="12">
+        <v>12</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="H34" s="12">
+        <v>2013</v>
+      </c>
+      <c r="I34" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="J34" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="K34" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A35" s="15" t="s">
         <v>105</v>
       </c>
-      <c r="B34" s="14" t="s">
+      <c r="B35" s="15" t="s">
         <v>106</v>
       </c>
-      <c r="C34" s="14" t="s">
+      <c r="C35" s="12" t="s">
         <v>107</v>
       </c>
-      <c r="D34" s="11">
+      <c r="D35" s="12">
         <v>4</v>
       </c>
-      <c r="E34" s="11" t="s">
-[...5 lines deleted...]
-      <c r="G34" s="11" t="s">
+      <c r="E35" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="H34" s="11">
+      <c r="H35" s="12">
         <v>2023</v>
       </c>
-      <c r="I34" s="10" t="s">
+      <c r="I35" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J34" s="14" t="s">
+      <c r="J35" s="15" t="s">
         <v>155</v>
       </c>
-      <c r="K34" s="11" t="s">
+      <c r="K35" s="12" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A35" s="8" t="s">
+    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A36" s="14" t="s">
         <v>108</v>
       </c>
-      <c r="B35" s="8" t="s">
+      <c r="B36" s="14" t="s">
         <v>109</v>
       </c>
-      <c r="C35" s="11" t="s">
+      <c r="C36" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="D35" s="11">
+      <c r="D36" s="12">
         <v>4</v>
       </c>
-      <c r="E35" s="11" t="s">
-[...5 lines deleted...]
-      <c r="G35" s="11" t="s">
+      <c r="E36" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F36" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H35" s="11">
+      <c r="H36" s="12">
         <v>2005</v>
       </c>
-      <c r="I35" s="11">
+      <c r="I36" s="12">
         <v>2010</v>
       </c>
-      <c r="J35" s="8" t="s">
+      <c r="J36" s="14" t="s">
         <v>156</v>
       </c>
-      <c r="K35" s="11" t="s">
+      <c r="K36" s="12" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A36" s="8" t="s">
+    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A37" s="14" t="s">
         <v>111</v>
       </c>
-      <c r="B36" s="8" t="s">
+      <c r="B37" s="14" t="s">
         <v>112</v>
       </c>
-      <c r="C36" s="11" t="s">
+      <c r="C37" s="12" t="s">
         <v>113</v>
       </c>
-      <c r="D36" s="11">
+      <c r="D37" s="12">
         <v>6</v>
       </c>
-      <c r="E36" s="11" t="s">
-[...5 lines deleted...]
-      <c r="G36" s="11" t="s">
+      <c r="E37" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F37" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G37" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H36" s="11">
+      <c r="H37" s="12">
         <v>2011</v>
       </c>
-      <c r="I36" s="11" t="s">
+      <c r="I37" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J36" s="8" t="s">
+      <c r="J37" s="14" t="s">
         <v>157</v>
       </c>
-      <c r="K36" s="11" t="s">
+      <c r="K37" s="12" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A37" s="8" t="s">
+    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A38" s="14" t="s">
         <v>114</v>
       </c>
-      <c r="B37" s="8" t="s">
+      <c r="B38" s="14" t="s">
         <v>115</v>
       </c>
-      <c r="C37" s="11" t="s">
+      <c r="C38" s="12" t="s">
         <v>116</v>
       </c>
-      <c r="D37" s="11">
+      <c r="D38" s="12">
         <v>12</v>
       </c>
-      <c r="E37" s="11" t="s">
-[...5 lines deleted...]
-      <c r="G37" s="11" t="s">
+      <c r="E38" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F38" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H37" s="11">
+      <c r="H38" s="12">
         <v>2019</v>
       </c>
-      <c r="I37" s="11">
+      <c r="I38" s="12">
         <v>2022</v>
       </c>
-      <c r="J37" s="8" t="s">
+      <c r="J38" s="14" t="s">
         <v>158</v>
       </c>
-      <c r="K37" s="11" t="s">
+      <c r="K38" s="12" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A38" s="8" t="s">
+    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A39" s="14" t="s">
         <v>117</v>
       </c>
-      <c r="B38" s="8" t="s">
+      <c r="B39" s="14" t="s">
         <v>118</v>
       </c>
-      <c r="C38" s="11" t="s">
+      <c r="C39" s="12" t="s">
         <v>119</v>
       </c>
-      <c r="D38" s="11">
+      <c r="D39" s="12">
         <v>6</v>
       </c>
-      <c r="E38" s="11" t="s">
-[...5 lines deleted...]
-      <c r="G38" s="10" t="s">
+      <c r="E39" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F39" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G39" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H38" s="11">
+      <c r="H39" s="12">
         <v>2014</v>
       </c>
-      <c r="I38" s="11" t="s">
+      <c r="I39" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J38" s="8" t="s">
+      <c r="J39" s="14" t="s">
         <v>159</v>
       </c>
-      <c r="K38" s="11" t="s">
+      <c r="K39" s="12" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A39" s="8" t="s">
+    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A40" s="14" t="s">
         <v>120</v>
       </c>
-      <c r="B39" s="8" t="s">
+      <c r="B40" s="14" t="s">
         <v>121</v>
       </c>
-      <c r="C39" s="11" t="s">
+      <c r="C40" s="12" t="s">
         <v>122</v>
       </c>
-      <c r="D39" s="11">
+      <c r="D40" s="12">
         <v>6</v>
       </c>
-      <c r="E39" s="11" t="s">
-[...5 lines deleted...]
-      <c r="G39" s="11" t="s">
+      <c r="E40" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F40" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H39" s="11">
+      <c r="H40" s="12">
         <v>2006</v>
       </c>
-      <c r="I39" s="11">
+      <c r="I40" s="12">
         <v>2007</v>
       </c>
-      <c r="J39" s="8" t="s">
+      <c r="J40" s="14" t="s">
         <v>160</v>
       </c>
-      <c r="K39" s="11" t="s">
+      <c r="K40" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:K40">
+    <sortCondition ref="A7:A40"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>