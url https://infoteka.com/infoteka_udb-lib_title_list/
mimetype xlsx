--- v1 (2026-07-18)
+++ v2 (2026-09-02)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DBD263D-E266-4520-B314-5528EAE524F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0BF6B8EC-FA78-4120-9029-D102186A5164}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-98" yWindow="-98" windowWidth="21376" windowHeight="14595" xr2:uid="{46599493-DA4E-4BB2-8FC1-06230FDDC147}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{46599493-DA4E-4BB2-8FC1-06230FDDC147}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$5:$K$40</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$5:$K$39</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="165">
   <si>
     <t>Publication Title</t>
   </si>
   <si>
     <t>Publication Title-Transliteration</t>
   </si>
   <si>
     <t>Frequency</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Permanent URL</t>
   </si>
   <si>
     <t>Russian</t>
   </si>
   <si>
@@ -414,53 +414,50 @@
   <si>
     <t>1680-2748</t>
   </si>
   <si>
     <t>Электронные библиотеки</t>
   </si>
   <si>
     <t>Elektronnye biblioteki</t>
   </si>
   <si>
     <t>1562-5419</t>
   </si>
   <si>
     <t>Uzbekistan</t>
   </si>
   <si>
     <t>Library and Information Sciences Journals (UDB-LIB)</t>
   </si>
   <si>
     <t>St. Petersburg</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
-    <t>https://online.infoteka.com/browse/udb/293</t>
-[...1 lines deleted...]
-  <si>
     <t>https://online.infoteka.com/browse/publication/345606</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/5950</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/90784</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/6987</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/32326</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/6926</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/5952</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/6852</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/71806</t>
@@ -516,69 +513,63 @@
   <si>
     <t>https://online.infoteka.com/browse/publication/65570</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/22459</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/542246</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/6985</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/18706</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/123606</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/65180</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/7147</t>
   </si>
   <si>
-    <t>Library and Information Sciences Journals</t>
-[...7 lines deleted...]
-  <si>
     <t>Национальная библиотека</t>
   </si>
   <si>
     <t>Natsional'naia biblioteka</t>
   </si>
   <si>
     <t>2713-0541</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/1040786</t>
+  </si>
+  <si>
+    <t>Resource Landing Page: https://online.infoteka.com/browse/udb/293</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="9"/>
       <name val="Aptos"/>
@@ -1065,97 +1056,97 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA61E134-861D-4381-B652-E2711844C505}">
-  <dimension ref="A1:K40"/>
+  <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="9" width="15.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="46.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" style="7" customWidth="1"/>
     <col min="12" max="12" width="34.140625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="2"/>
       <c r="K1" s="6"/>
     </row>
     <row r="2" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="2"/>
       <c r="K2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="2"/>
       <c r="K3" s="6"/>
     </row>
     <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="2"/>
       <c r="K4" s="6"/>
     </row>
@@ -1174,1268 +1165,1241 @@
       </c>
       <c r="E5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B6" s="15"/>
+        <v>21</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>22</v>
+      </c>
       <c r="C6" s="12" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="D6" s="12"/>
+        <v>23</v>
+      </c>
+      <c r="D6" s="12">
+        <v>4</v>
+      </c>
       <c r="E6" s="12" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-      <c r="G6" s="12"/>
+        <v>24</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>25</v>
+      </c>
       <c r="H6" s="12">
-        <v>2001</v>
+        <v>2021</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>15</v>
       </c>
       <c r="J6" s="15" t="s">
         <v>127</v>
       </c>
       <c r="K6" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A7" s="15" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="A7" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>27</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D7" s="12">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E7" s="12" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="F7" s="12" t="s">
-        <v>123</v>
+        <v>10</v>
       </c>
       <c r="G7" s="12" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="H7" s="12">
-        <v>2021</v>
-[...4 lines deleted...]
-      <c r="J7" s="15" t="s">
+        <v>2005</v>
+      </c>
+      <c r="I7" s="12">
+        <v>2014</v>
+      </c>
+      <c r="J7" s="14" t="s">
         <v>128</v>
       </c>
       <c r="K7" s="12" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D8" s="12">
         <v>6</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="12">
-        <v>2005</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>2015</v>
+      </c>
+      <c r="I8" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="J8" s="14" t="s">
         <v>129</v>
       </c>
       <c r="K8" s="12" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B9" s="14" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D9" s="12">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="12" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="H9" s="12">
-        <v>2015</v>
+        <v>2005</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="14" t="s">
         <v>130</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D10" s="12">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="12" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="H10" s="12">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="I10" s="12" t="s">
         <v>15</v>
       </c>
       <c r="J10" s="14" t="s">
         <v>131</v>
       </c>
       <c r="K10" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B11" s="14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="D11" s="12">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H11" s="12">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2005</v>
+      </c>
+      <c r="I11" s="12">
+        <v>2007</v>
       </c>
       <c r="J11" s="14" t="s">
         <v>132</v>
       </c>
       <c r="K11" s="12" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D12" s="12">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="12" t="s">
-        <v>8</v>
+        <v>125</v>
       </c>
       <c r="H12" s="12">
         <v>2005</v>
       </c>
-      <c r="I12" s="12">
-        <v>2007</v>
+      <c r="I12" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="J12" s="14" t="s">
         <v>133</v>
       </c>
       <c r="K12" s="12" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B13" s="14" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C13" s="12" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D13" s="12">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="E13" s="12" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="F13" s="12" t="s">
-        <v>10</v>
+        <v>126</v>
       </c>
       <c r="G13" s="12" t="s">
-        <v>125</v>
+        <v>47</v>
       </c>
       <c r="H13" s="12">
-        <v>2005</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2003</v>
+      </c>
+      <c r="I13" s="12">
+        <v>2015</v>
       </c>
       <c r="J13" s="14" t="s">
         <v>134</v>
       </c>
       <c r="K13" s="12" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B14" s="14" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D14" s="12">
         <v>4</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>126</v>
       </c>
       <c r="G14" s="12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="H14" s="12">
-        <v>2003</v>
+        <v>2015</v>
       </c>
       <c r="I14" s="12">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="J14" s="14" t="s">
         <v>135</v>
       </c>
       <c r="K14" s="12" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B15" s="14" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D15" s="12">
         <v>4</v>
       </c>
       <c r="E15" s="12" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="F15" s="12" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="G15" s="12" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="H15" s="12">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2005</v>
+      </c>
+      <c r="I15" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="J15" s="14" t="s">
         <v>136</v>
       </c>
       <c r="K15" s="12" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" s="14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="D16" s="12">
         <v>4</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H16" s="12">
         <v>2005</v>
       </c>
-      <c r="I16" s="12" t="s">
-        <v>15</v>
+      <c r="I16" s="12">
+        <v>2006</v>
       </c>
       <c r="J16" s="14" t="s">
         <v>137</v>
       </c>
       <c r="K16" s="12" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" s="14" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C17" s="12" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="D17" s="12">
         <v>4</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="12" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>2006</v>
+        <v>60</v>
+      </c>
+      <c r="H17" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="I17" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="J17" s="14" t="s">
         <v>138</v>
       </c>
       <c r="K17" s="12" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A18" s="14" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C18" s="12" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>15</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>20</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="12" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>64</v>
+      </c>
+      <c r="H18" s="12">
+        <v>2001</v>
+      </c>
+      <c r="I18" s="12">
+        <v>2014</v>
       </c>
       <c r="J18" s="14" t="s">
         <v>139</v>
       </c>
       <c r="K18" s="12" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A19" s="14" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C19" s="12" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>67</v>
+      </c>
+      <c r="D19" s="12">
+        <v>4</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="12" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="H19" s="12">
-        <v>2001</v>
+        <v>2010</v>
       </c>
       <c r="I19" s="12">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="J19" s="14" t="s">
         <v>140</v>
       </c>
       <c r="K19" s="12" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="14" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D20" s="12">
         <v>4</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="12" t="s">
-        <v>8</v>
+        <v>125</v>
       </c>
       <c r="H20" s="12">
-        <v>2010</v>
-[...2 lines deleted...]
-        <v>2016</v>
+        <v>2002</v>
+      </c>
+      <c r="I20" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="J20" s="14" t="s">
         <v>141</v>
       </c>
       <c r="K20" s="12" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B21" s="14" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="D21" s="12">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="12" t="s">
-        <v>125</v>
+        <v>8</v>
       </c>
       <c r="H21" s="12">
-        <v>2002</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2012</v>
+      </c>
+      <c r="I21" s="12">
+        <v>2014</v>
       </c>
       <c r="J21" s="14" t="s">
         <v>142</v>
       </c>
       <c r="K21" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="D22" s="12">
+        <v>4</v>
+      </c>
+      <c r="E22" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G22" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="H22" s="12">
+        <v>2023</v>
+      </c>
+      <c r="I22" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="J22" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="K22" s="12" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G22" s="12" t="s">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A23" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="D23" s="12">
+        <v>26</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H22" s="12">
-[...8 lines deleted...]
-      <c r="K22" s="12" t="s">
+      <c r="H23" s="12">
+        <v>2006</v>
+      </c>
+      <c r="I23" s="12">
+        <v>2016</v>
+      </c>
+      <c r="J23" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="K23" s="12" t="s">
         <v>16</v>
-      </c>
-[...33 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A24" s="14" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B24" s="14" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C24" s="12" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D24" s="12">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H24" s="12">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="I24" s="12">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="J24" s="14" t="s">
         <v>145</v>
       </c>
       <c r="K24" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B25" s="14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="12">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="12" t="s">
-        <v>8</v>
+        <v>83</v>
       </c>
       <c r="H25" s="12">
-        <v>2005</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2008</v>
+      </c>
+      <c r="I25" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="J25" s="14" t="s">
         <v>146</v>
       </c>
       <c r="K25" s="12" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A26" s="14" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B26" s="14" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C26" s="12" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="D26" s="12">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="12" t="s">
-        <v>83</v>
+        <v>8</v>
       </c>
       <c r="H26" s="12">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2012</v>
+      </c>
+      <c r="I26" s="12">
+        <v>2018</v>
       </c>
       <c r="J26" s="14" t="s">
         <v>147</v>
       </c>
       <c r="K26" s="12" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A27" s="14" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B27" s="14" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C27" s="12" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D27" s="12">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H27" s="12">
-        <v>2012</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>2005</v>
+      </c>
+      <c r="I27" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="J27" s="14" t="s">
         <v>148</v>
       </c>
       <c r="K27" s="12" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A28" s="14" t="s">
-[...14 lines deleted...]
-      <c r="F28" s="12" t="s">
+      <c r="A28" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>162</v>
+      </c>
+      <c r="D28" s="11">
+        <v>4</v>
+      </c>
+      <c r="E28" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="F28" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="12" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>2005</v>
+        <v>125</v>
+      </c>
+      <c r="H28" s="11">
+        <v>2025</v>
       </c>
       <c r="I28" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J28" s="14" t="s">
+      <c r="J28" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="K28" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A29" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" s="12">
+        <v>24</v>
+      </c>
+      <c r="E29" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="H29" s="12">
+        <v>2013</v>
+      </c>
+      <c r="I29" s="12">
+        <v>2014</v>
+      </c>
+      <c r="J29" s="14" t="s">
         <v>149</v>
       </c>
-      <c r="K28" s="12" t="s">
-[...35 lines deleted...]
-        <v>11</v>
+      <c r="K29" s="12" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" s="14" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B30" s="14" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>18</v>
+        <v>94</v>
       </c>
       <c r="D30" s="12">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H30" s="12">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>2011</v>
+      </c>
+      <c r="I30" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="J30" s="14" t="s">
         <v>150</v>
       </c>
       <c r="K30" s="12" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A31" s="14" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B31" s="14" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D31" s="12">
         <v>6</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H31" s="12">
-        <v>2011</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2005</v>
+      </c>
+      <c r="I31" s="12">
+        <v>2009</v>
       </c>
       <c r="J31" s="14" t="s">
         <v>151</v>
       </c>
       <c r="K31" s="12" t="s">
-        <v>11</v>
+        <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A32" s="14" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B32" s="14" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C32" s="12" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D32" s="12">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="E32" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H32" s="12">
-        <v>2005</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>2014</v>
+      </c>
+      <c r="I32" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="J32" s="14" t="s">
         <v>152</v>
       </c>
       <c r="K32" s="12" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A33" s="14" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B33" s="14" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C33" s="12" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D33" s="12">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H33" s="12">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I33" s="12" t="s">
         <v>15</v>
       </c>
       <c r="J33" s="14" t="s">
         <v>153</v>
       </c>
       <c r="K33" s="12" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A34" s="14" t="s">
-[...3 lines deleted...]
-        <v>103</v>
+      <c r="A34" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>106</v>
       </c>
       <c r="C34" s="12" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D34" s="12">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F34" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="12" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="H34" s="12">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="I34" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J34" s="14" t="s">
+      <c r="J34" s="15" t="s">
         <v>154</v>
       </c>
       <c r="K34" s="12" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A35" s="15" t="s">
-[...3 lines deleted...]
-        <v>106</v>
+      <c r="A35" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="B35" s="14" t="s">
+        <v>109</v>
       </c>
       <c r="C35" s="12" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D35" s="12">
         <v>4</v>
       </c>
       <c r="E35" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F35" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="12" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="H35" s="12">
-        <v>2023</v>
-[...4 lines deleted...]
-      <c r="J35" s="15" t="s">
+        <v>2005</v>
+      </c>
+      <c r="I35" s="12">
+        <v>2010</v>
+      </c>
+      <c r="J35" s="14" t="s">
         <v>155</v>
       </c>
       <c r="K35" s="12" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A36" s="14" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B36" s="14" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C36" s="12" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D36" s="12">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H36" s="12">
-        <v>2005</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>2011</v>
+      </c>
+      <c r="I36" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="J36" s="14" t="s">
         <v>156</v>
       </c>
       <c r="K36" s="12" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A37" s="14" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B37" s="14" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C37" s="12" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D37" s="12">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F37" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H37" s="12">
-        <v>2011</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2019</v>
+      </c>
+      <c r="I37" s="12">
+        <v>2022</v>
       </c>
       <c r="J37" s="14" t="s">
         <v>157</v>
       </c>
       <c r="K37" s="12" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A38" s="14" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B38" s="14" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C38" s="12" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D38" s="12">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F38" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H38" s="12">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>2014</v>
+      </c>
+      <c r="I38" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="J38" s="14" t="s">
         <v>158</v>
       </c>
       <c r="K38" s="12" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A39" s="14" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B39" s="14" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D39" s="12">
         <v>6</v>
       </c>
       <c r="E39" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F39" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H39" s="12">
-        <v>2014</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2006</v>
+      </c>
+      <c r="I39" s="12">
+        <v>2007</v>
       </c>
       <c r="J39" s="14" t="s">
         <v>159</v>
       </c>
       <c r="K39" s="12" t="s">
-        <v>11</v>
-[...33 lines deleted...]
-      <c r="K40" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:K40">
-    <sortCondition ref="A7:A40"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:K39">
+    <sortCondition ref="A6:A39"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>