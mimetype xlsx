--- v2 (2026-09-02)
+++ v3 (2026-10-22)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FEE007A6-3087-487D-B5AC-18757809E794}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D4AE927D-8A43-4A7E-A7DF-A909292B304F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{46599493-DA4E-4BB2-8FC1-06230FDDC147}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$5:$L$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -708,103 +708,100 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1" xr:uid="{61FFA8AA-DCA8-4E99-8866-425E7F026D0F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF1D2856"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1465,51 +1462,51 @@
       </c>
       <c r="C11" s="22" t="s">
         <v>168</v>
       </c>
       <c r="D11" s="22">
         <v>4</v>
       </c>
       <c r="E11" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F11" s="22" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="22" t="s">
         <v>8</v>
       </c>
       <c r="H11" s="22">
         <v>2026</v>
       </c>
       <c r="I11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="J11" s="22" t="s">
         <v>169</v>
       </c>
-      <c r="K11" s="23" t="s">
+      <c r="K11" s="22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="10">
         <v>4</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>8</v>
       </c>