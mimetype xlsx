--- v2 (2026-09-02)
+++ v3 (2026-10-18)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8778BFB0-E061-4604-88F6-5F98347AFBBC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F203C208-7C13-4C18-8244-6283AD9C4265}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{46599493-DA4E-4BB2-8FC1-06230FDDC147}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$5:$L$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="929" uniqueCount="427">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="937" uniqueCount="431">
   <si>
     <t>Publication Title</t>
   </si>
   <si>
     <t>Publication Title-Transliteration</t>
   </si>
   <si>
     <t>Frequency</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Permanent URL</t>
   </si>
   <si>
     <t>Russian</t>
   </si>
   <si>
@@ -1312,102 +1312,120 @@
     <t>https://online.infoteka.com/browse/publication/2840</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/7025</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/499</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/65965</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/64218</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/497</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/35149</t>
   </si>
   <si>
     <t>Archive Only</t>
   </si>
   <si>
     <t>Resource Landing Page: https://online.infoteka.com/browse/udb/4</t>
+  </si>
+  <si>
+    <t>Современная Европа</t>
+  </si>
+  <si>
+    <t>Sovremennaia Evropa</t>
+  </si>
+  <si>
+    <t>0201-7083 </t>
+  </si>
+  <si>
+    <t>https://online.infoteka.com/browse/publication/655386</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="9"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D2856"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
@@ -1440,93 +1458,115 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1" xr:uid="{61FFA8AA-DCA8-4E99-8866-425E7F026D0F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF1D2856"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1870,51 +1910,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA61E134-861D-4381-B652-E2711844C505}">
-  <dimension ref="A1:K109"/>
+  <dimension ref="A1:Q110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="9" width="15.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="46.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" style="7" customWidth="1"/>
     <col min="12" max="12" width="34.140625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
@@ -4603,1068 +4643,1119 @@
       <c r="D80" s="13">
         <v>4</v>
       </c>
       <c r="E80" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F80" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G80" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H80" s="13">
         <v>2000</v>
       </c>
       <c r="I80" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J80" s="8" t="s">
         <v>395</v>
       </c>
       <c r="K80" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="81" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A81" s="8" t="s">
         <v>236</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>237</v>
       </c>
       <c r="C81" s="13" t="s">
         <v>238</v>
       </c>
       <c r="D81" s="13">
         <v>6</v>
       </c>
       <c r="E81" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F81" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G81" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H81" s="13">
         <v>2000</v>
       </c>
       <c r="I81" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J81" s="8" t="s">
         <v>396</v>
       </c>
       <c r="K81" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="82" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A82" s="8" t="s">
         <v>239</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>240</v>
       </c>
       <c r="C82" s="13" t="s">
         <v>241</v>
       </c>
       <c r="D82" s="13">
         <v>6</v>
       </c>
       <c r="E82" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F82" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G82" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H82" s="13">
         <v>2003</v>
       </c>
       <c r="I82" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J82" s="8" t="s">
         <v>397</v>
       </c>
       <c r="K82" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="83" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A83" s="8" t="s">
         <v>242</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>243</v>
       </c>
       <c r="C83" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D83" s="13" t="s">
         <v>89</v>
       </c>
       <c r="E83" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F83" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G83" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H83" s="13">
         <v>2002</v>
       </c>
       <c r="I83" s="9">
         <v>2007</v>
       </c>
       <c r="J83" s="8" t="s">
         <v>398</v>
       </c>
       <c r="K83" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="84" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A84" s="8" t="s">
         <v>244</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>245</v>
       </c>
       <c r="C84" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D84" s="13">
         <v>4</v>
       </c>
       <c r="E84" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F84" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G84" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H84" s="13">
         <v>2011</v>
       </c>
       <c r="I84" s="9">
         <v>2016</v>
       </c>
       <c r="J84" s="8" t="s">
         <v>399</v>
       </c>
       <c r="K84" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="85" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A85" s="8" t="s">
         <v>246</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>247</v>
       </c>
       <c r="C85" s="13" t="s">
         <v>248</v>
       </c>
       <c r="D85" s="13">
         <v>4</v>
       </c>
       <c r="E85" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F85" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G85" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H85" s="13">
         <v>2000</v>
       </c>
       <c r="I85" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J85" s="8" t="s">
         <v>400</v>
       </c>
       <c r="K85" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="86" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A86" s="8" t="s">
         <v>249</v>
       </c>
       <c r="B86" s="8" t="s">
         <v>250</v>
       </c>
       <c r="C86" s="13" t="s">
         <v>251</v>
       </c>
       <c r="D86" s="13">
         <v>6</v>
       </c>
       <c r="E86" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F86" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G86" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H86" s="13">
         <v>2000</v>
       </c>
       <c r="I86" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J86" s="8" t="s">
         <v>401</v>
       </c>
       <c r="K86" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="87" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A87" s="8" t="s">
         <v>252</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>253</v>
       </c>
       <c r="C87" s="13" t="s">
         <v>254</v>
       </c>
       <c r="D87" s="13">
         <v>6</v>
       </c>
       <c r="E87" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F87" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G87" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H87" s="13">
         <v>1999</v>
       </c>
       <c r="I87" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J87" s="8" t="s">
         <v>402</v>
       </c>
       <c r="K87" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="88" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A88" s="8" t="s">
         <v>255</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>256</v>
       </c>
       <c r="C88" s="9" t="s">
         <v>257</v>
       </c>
       <c r="D88" s="13">
         <v>6</v>
       </c>
       <c r="E88" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F88" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H88" s="13">
         <v>2000</v>
       </c>
       <c r="I88" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J88" s="8" t="s">
         <v>403</v>
       </c>
       <c r="K88" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="89" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A89" s="8" t="s">
         <v>258</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>259</v>
       </c>
       <c r="C89" s="13" t="s">
         <v>260</v>
       </c>
       <c r="D89" s="13">
         <v>12</v>
       </c>
       <c r="E89" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F89" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H89" s="13">
         <v>2014</v>
       </c>
       <c r="I89" s="9">
         <v>2025</v>
       </c>
       <c r="J89" s="8" t="s">
         <v>404</v>
       </c>
       <c r="K89" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="90" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A90" s="11" t="s">
         <v>261</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>262</v>
       </c>
       <c r="C90" s="13" t="s">
         <v>263</v>
       </c>
       <c r="D90" s="13">
         <v>4</v>
       </c>
       <c r="E90" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F90" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G90" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H90" s="14">
         <v>2019</v>
       </c>
       <c r="I90" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J90" s="15" t="s">
         <v>405</v>
       </c>
       <c r="K90" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="91" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A91" s="8" t="s">
         <v>264</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>265</v>
       </c>
       <c r="C91" s="13" t="s">
         <v>266</v>
       </c>
       <c r="D91" s="13">
         <v>2</v>
       </c>
       <c r="E91" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F91" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G91" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H91" s="13">
         <v>2016</v>
       </c>
       <c r="I91" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J91" s="8" t="s">
         <v>406</v>
       </c>
       <c r="K91" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="92" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A92" s="8" t="s">
         <v>267</v>
       </c>
       <c r="B92" s="8" t="s">
         <v>268</v>
       </c>
       <c r="C92" s="13" t="s">
         <v>269</v>
       </c>
       <c r="D92" s="13">
         <v>6</v>
       </c>
       <c r="E92" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F92" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G92" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H92" s="13">
         <v>2000</v>
       </c>
       <c r="I92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J92" s="8" t="s">
         <v>407</v>
       </c>
       <c r="K92" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="93" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A93" s="8" t="s">
+    <row r="93" spans="1:17" s="27" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="19" t="s">
+        <v>427</v>
+      </c>
+      <c r="B93" s="19" t="s">
+        <v>428</v>
+      </c>
+      <c r="C93" s="20" t="s">
+        <v>429</v>
+      </c>
+      <c r="D93" s="20">
+        <v>6</v>
+      </c>
+      <c r="E93" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="F93" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="G93" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="H93" s="20">
+        <v>2024</v>
+      </c>
+      <c r="I93" s="23"/>
+      <c r="J93" s="19" t="s">
+        <v>430</v>
+      </c>
+      <c r="K93" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="L93" s="24"/>
+      <c r="M93" s="25"/>
+      <c r="N93" s="25"/>
+      <c r="O93" s="26"/>
+      <c r="P93" s="26"/>
+      <c r="Q93" s="26"/>
+    </row>
+    <row r="94" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A94" s="8" t="s">
         <v>270</v>
       </c>
-      <c r="B93" s="8" t="s">
+      <c r="B94" s="8" t="s">
         <v>271</v>
       </c>
-      <c r="C93" s="13" t="s">
+      <c r="C94" s="13" t="s">
         <v>272</v>
       </c>
-      <c r="D93" s="13">
+      <c r="D94" s="13">
         <v>12</v>
       </c>
-      <c r="E93" s="13" t="s">
-[...8 lines deleted...]
-      <c r="H93" s="13">
+      <c r="E94" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F94" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G94" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H94" s="13">
         <v>2014</v>
       </c>
-      <c r="I93" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J93" s="8" t="s">
+      <c r="I94" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J94" s="8" t="s">
         <v>408</v>
       </c>
-      <c r="K93" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A94" s="8" t="s">
+      <c r="K94" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="95" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A95" s="8" t="s">
         <v>273</v>
       </c>
-      <c r="B94" s="8" t="s">
+      <c r="B95" s="8" t="s">
         <v>274</v>
       </c>
-      <c r="C94" s="13" t="s">
+      <c r="C95" s="13" t="s">
         <v>275</v>
       </c>
-      <c r="D94" s="13">
+      <c r="D95" s="13">
         <v>6</v>
       </c>
-      <c r="E94" s="13" t="s">
-[...8 lines deleted...]
-      <c r="H94" s="13">
+      <c r="E95" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F95" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G95" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H95" s="13">
         <v>2012</v>
       </c>
-      <c r="I94" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J94" s="8" t="s">
+      <c r="I95" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J95" s="8" t="s">
         <v>409</v>
       </c>
-      <c r="K94" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A95" s="8" t="s">
+      <c r="K95" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="96" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A96" s="8" t="s">
         <v>276</v>
       </c>
-      <c r="B95" s="8" t="s">
+      <c r="B96" s="8" t="s">
         <v>277</v>
       </c>
-      <c r="C95" s="13" t="s">
+      <c r="C96" s="13" t="s">
         <v>278</v>
       </c>
-      <c r="D95" s="13">
+      <c r="D96" s="13">
         <v>12</v>
       </c>
-      <c r="E95" s="13" t="s">
-[...8 lines deleted...]
-      <c r="H95" s="13">
+      <c r="E96" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F96" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G96" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H96" s="13">
         <v>2000</v>
       </c>
-      <c r="I95" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J95" s="8" t="s">
+      <c r="I96" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J96" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="K95" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A96" s="8" t="s">
+      <c r="K96" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="97" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A97" s="8" t="s">
         <v>279</v>
       </c>
-      <c r="B96" s="8" t="s">
+      <c r="B97" s="8" t="s">
         <v>280</v>
       </c>
-      <c r="C96" s="13" t="s">
+      <c r="C97" s="13" t="s">
         <v>281</v>
       </c>
-      <c r="D96" s="13">
+      <c r="D97" s="13">
         <v>4</v>
       </c>
-      <c r="E96" s="13" t="s">
-[...8 lines deleted...]
-      <c r="H96" s="13">
+      <c r="E97" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F97" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G97" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H97" s="13">
         <v>2016</v>
       </c>
-      <c r="I96" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J96" s="8" t="s">
+      <c r="I97" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J97" s="8" t="s">
         <v>411</v>
       </c>
-      <c r="K96" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A97" s="8" t="s">
+      <c r="K97" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="98" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A98" s="8" t="s">
         <v>282</v>
       </c>
-      <c r="B97" s="8" t="s">
+      <c r="B98" s="8" t="s">
         <v>283</v>
       </c>
-      <c r="C97" s="13" t="s">
+      <c r="C98" s="13" t="s">
         <v>284</v>
       </c>
-      <c r="D97" s="13">
+      <c r="D98" s="13">
         <v>12</v>
       </c>
-      <c r="E97" s="13" t="s">
-[...8 lines deleted...]
-      <c r="H97" s="13">
+      <c r="E98" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F98" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G98" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H98" s="13">
         <v>2000</v>
       </c>
-      <c r="I97" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J97" s="8" t="s">
+      <c r="I98" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J98" s="8" t="s">
         <v>412</v>
       </c>
-      <c r="K97" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A98" s="8" t="s">
+      <c r="K98" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="99" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A99" s="8" t="s">
         <v>285</v>
       </c>
-      <c r="B98" s="8" t="s">
+      <c r="B99" s="8" t="s">
         <v>286</v>
       </c>
-      <c r="C98" s="13" t="s">
+      <c r="C99" s="13" t="s">
         <v>287</v>
       </c>
-      <c r="D98" s="13">
+      <c r="D99" s="13">
         <v>6</v>
       </c>
-      <c r="E98" s="13" t="s">
-[...8 lines deleted...]
-      <c r="H98" s="13">
+      <c r="E99" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F99" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G99" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H99" s="13">
         <v>2011</v>
       </c>
-      <c r="I98" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J98" s="8" t="s">
+      <c r="I99" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J99" s="8" t="s">
         <v>413</v>
       </c>
-      <c r="K98" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A99" s="8" t="s">
+      <c r="K99" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A100" s="8" t="s">
         <v>288</v>
       </c>
-      <c r="B99" s="8" t="s">
+      <c r="B100" s="8" t="s">
         <v>289</v>
       </c>
-      <c r="C99" s="13" t="s">
+      <c r="C100" s="13" t="s">
         <v>290</v>
-      </c>
-[...33 lines deleted...]
-        <v>293</v>
       </c>
       <c r="D100" s="13">
         <v>4</v>
       </c>
       <c r="E100" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F100" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G100" s="13" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="H100" s="13">
+        <v>2006</v>
+      </c>
+      <c r="I100" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J100" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="K100" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="101" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A101" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="B101" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="C101" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="D101" s="13">
+        <v>4</v>
+      </c>
+      <c r="E101" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F101" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G101" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H101" s="13">
         <v>1999</v>
       </c>
-      <c r="I100" s="9">
+      <c r="I101" s="9">
         <v>2016</v>
       </c>
-      <c r="J100" s="8" t="s">
+      <c r="J101" s="8" t="s">
         <v>415</v>
-      </c>
-[...33 lines deleted...]
-        <v>416</v>
       </c>
       <c r="K101" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="102" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A102" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="C102" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="D102" s="13">
+        <v>1</v>
+      </c>
+      <c r="E102" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F102" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G102" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H102" s="13">
+        <v>2002</v>
+      </c>
+      <c r="I102" s="9">
+        <v>2021</v>
+      </c>
+      <c r="J102" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="K102" s="9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="103" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A103" s="8" t="s">
         <v>296</v>
       </c>
-      <c r="B102" s="8" t="s">
+      <c r="B103" s="8" t="s">
         <v>297</v>
       </c>
-      <c r="C102" s="13" t="s">
+      <c r="C103" s="13" t="s">
         <v>298</v>
       </c>
-      <c r="D102" s="13">
+      <c r="D103" s="13">
         <v>6</v>
       </c>
-      <c r="E102" s="13" t="s">
-[...8 lines deleted...]
-      <c r="H102" s="13">
+      <c r="E103" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F103" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G103" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H103" s="13">
         <v>2000</v>
       </c>
-      <c r="I102" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J102" s="8" t="s">
+      <c r="I103" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J103" s="8" t="s">
         <v>417</v>
       </c>
-      <c r="K102" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A103" s="8" t="s">
+      <c r="K103" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A104" s="8" t="s">
         <v>299</v>
       </c>
-      <c r="B103" s="8" t="s">
+      <c r="B104" s="8" t="s">
         <v>300</v>
       </c>
-      <c r="C103" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D103" s="13" t="s">
+      <c r="C104" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="D104" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="E103" s="13" t="s">
-[...8 lines deleted...]
-      <c r="H103" s="13">
+      <c r="E104" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F104" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G104" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H104" s="13">
         <v>2002</v>
       </c>
-      <c r="I103" s="9">
+      <c r="I104" s="9">
         <v>2011</v>
       </c>
-      <c r="J103" s="8" t="s">
+      <c r="J104" s="8" t="s">
         <v>418</v>
       </c>
-      <c r="K103" s="9" t="s">
+      <c r="K104" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="104" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A104" s="8" t="s">
+    <row r="105" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A105" s="8" t="s">
         <v>301</v>
       </c>
-      <c r="B104" s="8" t="s">
+      <c r="B105" s="8" t="s">
         <v>302</v>
       </c>
-      <c r="C104" s="13" t="s">
+      <c r="C105" s="13" t="s">
         <v>303</v>
       </c>
-      <c r="D104" s="13">
+      <c r="D105" s="13">
         <v>6</v>
       </c>
-      <c r="E104" s="13" t="s">
-[...5 lines deleted...]
-      <c r="G104" s="13" t="s">
+      <c r="E105" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F105" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G105" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="H104" s="13">
+      <c r="H105" s="13">
         <v>2006</v>
       </c>
-      <c r="I104" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J104" s="8" t="s">
+      <c r="I105" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J105" s="8" t="s">
         <v>419</v>
       </c>
-      <c r="K104" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A105" s="8" t="s">
+      <c r="K105" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="106" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A106" s="8" t="s">
         <v>304</v>
       </c>
-      <c r="B105" s="8" t="s">
+      <c r="B106" s="8" t="s">
         <v>305</v>
       </c>
-      <c r="C105" s="13" t="s">
+      <c r="C106" s="13" t="s">
         <v>306</v>
       </c>
-      <c r="D105" s="13">
+      <c r="D106" s="13">
         <v>4</v>
       </c>
-      <c r="E105" s="13" t="s">
-[...8 lines deleted...]
-      <c r="H105" s="13">
+      <c r="E106" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F106" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G106" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H106" s="13">
         <v>2000</v>
       </c>
-      <c r="I105" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J105" s="8" t="s">
+      <c r="I106" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J106" s="8" t="s">
         <v>420</v>
       </c>
-      <c r="K105" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A106" s="8" t="s">
+      <c r="K106" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="107" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A107" s="8" t="s">
         <v>307</v>
       </c>
-      <c r="B106" s="8" t="s">
+      <c r="B107" s="8" t="s">
         <v>308</v>
       </c>
-      <c r="C106" s="13" t="s">
+      <c r="C107" s="13" t="s">
         <v>309</v>
       </c>
-      <c r="D106" s="13">
+      <c r="D107" s="13">
         <v>6</v>
       </c>
-      <c r="E106" s="13" t="s">
-[...8 lines deleted...]
-      <c r="H106" s="13">
+      <c r="E107" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F107" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G107" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H107" s="13">
         <v>2006</v>
       </c>
-      <c r="I106" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J106" s="8" t="s">
+      <c r="I107" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J107" s="8" t="s">
         <v>421</v>
       </c>
-      <c r="K106" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A107" s="8" t="s">
+      <c r="K107" s="17" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="108" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A108" s="8" t="s">
         <v>310</v>
       </c>
-      <c r="B107" s="8" t="s">
+      <c r="B108" s="8" t="s">
         <v>311</v>
       </c>
-      <c r="C107" s="13" t="s">
+      <c r="C108" s="13" t="s">
         <v>312</v>
       </c>
-      <c r="D107" s="13">
+      <c r="D108" s="13">
         <v>12</v>
       </c>
-      <c r="E107" s="13" t="s">
-[...8 lines deleted...]
-      <c r="H107" s="13">
+      <c r="E108" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F108" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G108" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H108" s="13">
         <v>2013</v>
       </c>
-      <c r="I107" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J107" s="8" t="s">
+      <c r="I108" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J108" s="16" t="s">
         <v>422</v>
       </c>
-      <c r="K107" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A108" s="8" t="s">
+      <c r="K108" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="109" spans="1:17" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="8" t="s">
         <v>313</v>
       </c>
-      <c r="B108" s="8" t="s">
+      <c r="B109" s="8" t="s">
         <v>314</v>
       </c>
-      <c r="C108" s="13" t="s">
+      <c r="C109" s="13" t="s">
         <v>315</v>
       </c>
-      <c r="D108" s="13">
+      <c r="D109" s="13">
         <v>6</v>
       </c>
-      <c r="E108" s="13" t="s">
-[...8 lines deleted...]
-      <c r="H108" s="13">
+      <c r="E109" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F109" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G109" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H109" s="13">
         <v>2000</v>
       </c>
-      <c r="I108" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J108" s="8" t="s">
+      <c r="I109" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J109" s="8" t="s">
         <v>423</v>
       </c>
-      <c r="K108" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A109" s="8" t="s">
+      <c r="K109" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="L109" s="1"/>
+      <c r="M109" s="1"/>
+      <c r="N109" s="1"/>
+      <c r="O109" s="1"/>
+      <c r="P109" s="1"/>
+      <c r="Q109" s="1"/>
+    </row>
+    <row r="110" spans="1:17" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="8" t="s">
         <v>316</v>
       </c>
-      <c r="B109" s="8" t="s">
+      <c r="B110" s="8" t="s">
         <v>317</v>
       </c>
-      <c r="C109" s="13" t="s">
+      <c r="C110" s="13" t="s">
         <v>318</v>
       </c>
-      <c r="D109" s="13">
+      <c r="D110" s="13">
         <v>12</v>
       </c>
-      <c r="E109" s="13" t="s">
-[...8 lines deleted...]
-      <c r="H109" s="13">
+      <c r="E110" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F110" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G110" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H110" s="13">
         <v>2013</v>
       </c>
-      <c r="I109" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J109" s="16" t="s">
+      <c r="I110" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J110" s="8" t="s">
         <v>424</v>
       </c>
-      <c r="K109" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K110" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="L110" s="1"/>
+      <c r="M110" s="1"/>
+      <c r="N110" s="1"/>
+      <c r="O110" s="1"/>
+      <c r="P110" s="1"/>
+      <c r="Q110" s="1"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:L109">
-    <sortCondition ref="A6:A109"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:Q110">
+    <sortCondition ref="A6:A110"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>