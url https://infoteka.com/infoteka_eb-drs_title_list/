--- v0 (2026-05-05)
+++ v1 (2026-09-02)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{729173DC-0C81-4276-A6DD-8542343F2BEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4955F1B4-BF85-42CF-BA21-E99D30D15C39}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-98" yWindow="-98" windowWidth="21376" windowHeight="14595" xr2:uid="{46599493-DA4E-4BB2-8FC1-06230FDDC147}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{46599493-DA4E-4BB2-8FC1-06230FDDC147}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$5:$Q$30</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$5:$Q$29</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="118">
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>Russian</t>
   </si>
   <si>
     <t>Date of uploading</t>
   </si>
   <si>
     <t>Print version publisher</t>
   </si>
   <si>
     <t>Title in Original</t>
   </si>
   <si>
@@ -303,56 +303,50 @@
   <si>
     <t>1211299BO</t>
   </si>
   <si>
     <t>Tom 22</t>
   </si>
   <si>
     <t>9785446916283</t>
   </si>
   <si>
     <t>1304112BO</t>
   </si>
   <si>
     <t>Tom 23</t>
   </si>
   <si>
     <t>9785446920341</t>
   </si>
   <si>
     <t>1356972BO</t>
   </si>
   <si>
     <t>Dostoevskii Research Series E-book Collection (EB-DRS)</t>
   </si>
   <si>
-    <t>Dostoevskii Research Series</t>
-[...4 lines deleted...]
-  <si>
     <t>https://online.infoteka.com/browse/book/65900</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/book/65882</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/book/65883</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/book/65884</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/book/65885</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/book/65886</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/book/65887</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/book/65888</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/book/65889</t>
@@ -378,63 +372,63 @@
   <si>
     <t>https://online.infoteka.com/browse/book/65896</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/book/65897</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/book/65881</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/book/65898</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/book/65899</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/book/80403</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/book/125746</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/book/304326</t>
   </si>
   <si>
-    <t>https://online.infoteka.com/browse/udb/4490</t>
-[...1 lines deleted...]
-  <si>
     <t>1413435BO</t>
   </si>
   <si>
     <t>Tom 24</t>
   </si>
   <si>
     <t>Nestor-Istoriia (Saint Petersburg, Russia)</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/book/721506</t>
+  </si>
+  <si>
+    <t>Resource Landing Page: https://online.infoteka.com/browse/udb/4490</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Aptos"/>
@@ -458,125 +452,104 @@
       <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D2856"/>
         <bgColor indexed="8"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF1D2856"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -921,58 +894,58 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA61E134-861D-4381-B652-E2711844C505}">
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14" style="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="35.7109375" style="6" customWidth="1"/>
     <col min="7" max="13" width="16.7109375" style="6" customWidth="1"/>
     <col min="14" max="14" width="30.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="37.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.7109375" style="6" customWidth="1"/>
     <col min="17" max="17" width="44.5703125" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
       <c r="L1" s="5"/>
@@ -983,51 +956,51 @@
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="2"/>
     </row>
     <row r="3" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="2"/>
     </row>
     <row r="4" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
@@ -1075,1218 +1048,1191 @@
         <v>1</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>12</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="11" t="s">
         <v>14</v>
       </c>
       <c r="O5" s="11" t="s">
         <v>15</v>
       </c>
       <c r="P5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Q5" s="11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="13"/>
-[...1 lines deleted...]
-      <c r="C6" s="13" t="s">
+      <c r="A6" s="9"/>
+      <c r="B6" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" s="10">
+        <v>1974</v>
+      </c>
+      <c r="H6" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="I6" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="J6" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="10"/>
+      <c r="L6" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" s="9"/>
+      <c r="N6" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="O6" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="10">
+        <v>2014</v>
+      </c>
+      <c r="Q6" s="9" t="s">
         <v>90</v>
-      </c>
-[...18 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="7" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="9"/>
       <c r="B7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="9" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="10">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>19</v>
       </c>
       <c r="J7" s="10" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="10"/>
       <c r="L7" s="10" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="M7" s="9"/>
       <c r="N7" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O7" s="9" t="s">
         <v>29</v>
       </c>
       <c r="P7" s="10">
         <v>2014</v>
       </c>
       <c r="Q7" s="9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="8" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9"/>
       <c r="B8" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="9" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="10">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="H8" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I8" s="10" t="s">
         <v>19</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="10"/>
       <c r="L8" s="10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="M8" s="9"/>
       <c r="N8" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O8" s="9" t="s">
         <v>29</v>
       </c>
       <c r="P8" s="10">
         <v>2014</v>
       </c>
       <c r="Q8" s="9" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="9" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="9"/>
       <c r="B9" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="9" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="10">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="J9" s="10" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="10"/>
       <c r="L9" s="10" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M9" s="9"/>
       <c r="N9" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O9" s="9" t="s">
         <v>29</v>
       </c>
       <c r="P9" s="10">
         <v>2014</v>
       </c>
       <c r="Q9" s="9" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="10" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9"/>
       <c r="B10" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="10">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="H10" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>19</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="10"/>
       <c r="L10" s="10" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M10" s="9"/>
       <c r="N10" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O10" s="9" t="s">
         <v>29</v>
       </c>
       <c r="P10" s="10">
         <v>2014</v>
       </c>
       <c r="Q10" s="9" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="9"/>
       <c r="B11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="10">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="H11" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I11" s="10" t="s">
         <v>19</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="10"/>
       <c r="L11" s="10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M11" s="9"/>
       <c r="N11" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O11" s="9" t="s">
         <v>29</v>
       </c>
       <c r="P11" s="10">
         <v>2014</v>
       </c>
       <c r="Q11" s="9" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="9"/>
       <c r="B12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="10">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I12" s="10" t="s">
         <v>19</v>
       </c>
       <c r="J12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="10"/>
       <c r="L12" s="10" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M12" s="9"/>
       <c r="N12" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O12" s="9" t="s">
         <v>29</v>
       </c>
       <c r="P12" s="10">
         <v>2014</v>
       </c>
       <c r="Q12" s="9" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="9"/>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="10">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I13" s="10" t="s">
         <v>19</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="10"/>
       <c r="L13" s="10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M13" s="9"/>
       <c r="N13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="P13" s="10">
         <v>2014</v>
       </c>
       <c r="Q13" s="9" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="9"/>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="10">
-        <v>1988</v>
+        <v>1991</v>
       </c>
       <c r="H14" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I14" s="10" t="s">
         <v>19</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="10"/>
       <c r="L14" s="10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M14" s="9"/>
       <c r="N14" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="P14" s="10">
         <v>2014</v>
       </c>
       <c r="Q14" s="9" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="9"/>
       <c r="B15" s="9" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="10">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I15" s="10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J15" s="10" t="s">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="K15" s="10"/>
       <c r="L15" s="10" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M15" s="9"/>
       <c r="N15" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O15" s="9" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="P15" s="10">
         <v>2014</v>
       </c>
       <c r="Q15" s="9" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="9"/>
       <c r="B16" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="G16" s="10">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I16" s="10" t="s">
         <v>18</v>
       </c>
       <c r="J16" s="10" t="s">
         <v>3</v>
       </c>
       <c r="K16" s="10"/>
       <c r="L16" s="10" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M16" s="9"/>
       <c r="N16" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O16" s="9" t="s">
         <v>49</v>
       </c>
       <c r="P16" s="10">
         <v>2014</v>
       </c>
       <c r="Q16" s="9" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="9"/>
       <c r="B17" s="9" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="G17" s="10">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="H17" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I17" s="10" t="s">
         <v>18</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="K17" s="10"/>
+      <c r="K17" s="10" t="s">
+        <v>55</v>
+      </c>
       <c r="L17" s="10" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M17" s="9"/>
       <c r="N17" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O17" s="9" t="s">
         <v>49</v>
       </c>
       <c r="P17" s="10">
         <v>2014</v>
       </c>
       <c r="Q17" s="9" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="9"/>
       <c r="B18" s="9" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="G18" s="10">
         <v>1996</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I18" s="10" t="s">
         <v>18</v>
       </c>
       <c r="J18" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="K18" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K18" s="10"/>
       <c r="L18" s="10" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M18" s="9"/>
       <c r="N18" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="P18" s="10">
         <v>2014</v>
       </c>
       <c r="Q18" s="9" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9"/>
       <c r="B19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G19" s="10">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="J19" s="10" t="s">
         <v>3</v>
       </c>
       <c r="K19" s="10"/>
       <c r="L19" s="10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M19" s="9"/>
       <c r="N19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O19" s="9" t="s">
         <v>49</v>
       </c>
       <c r="P19" s="10">
         <v>2014</v>
       </c>
       <c r="Q19" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="20" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="9"/>
       <c r="B20" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G20" s="10">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I20" s="10" t="s">
         <v>18</v>
       </c>
       <c r="J20" s="10" t="s">
         <v>3</v>
       </c>
       <c r="K20" s="10"/>
       <c r="L20" s="10" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M20" s="9"/>
       <c r="N20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O20" s="9" t="s">
         <v>49</v>
       </c>
       <c r="P20" s="10">
         <v>2014</v>
       </c>
       <c r="Q20" s="9" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="21" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="9"/>
       <c r="B21" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G21" s="10">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="H21" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I21" s="10" t="s">
         <v>18</v>
       </c>
       <c r="J21" s="10" t="s">
         <v>3</v>
       </c>
       <c r="K21" s="10"/>
       <c r="L21" s="10" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M21" s="9"/>
       <c r="N21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O21" s="9" t="s">
         <v>49</v>
       </c>
       <c r="P21" s="10">
         <v>2014</v>
       </c>
       <c r="Q21" s="9" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="22" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="9"/>
       <c r="B22" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G22" s="10">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="H22" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I22" s="10" t="s">
         <v>18</v>
       </c>
       <c r="J22" s="10" t="s">
         <v>3</v>
       </c>
       <c r="K22" s="10"/>
       <c r="L22" s="10" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M22" s="9"/>
       <c r="N22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O22" s="9" t="s">
         <v>49</v>
       </c>
       <c r="P22" s="10">
         <v>2014</v>
       </c>
       <c r="Q22" s="9" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="9"/>
       <c r="B23" s="9" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G23" s="10">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I23" s="10" t="s">
         <v>18</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="K23" s="10"/>
+      <c r="K23" s="10" t="s">
+        <v>69</v>
+      </c>
       <c r="L23" s="10" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M23" s="9"/>
       <c r="N23" s="9" t="s">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="O23" s="9" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="P23" s="10">
         <v>2014</v>
       </c>
       <c r="Q23" s="9" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="9"/>
       <c r="B24" s="9" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G24" s="10">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I24" s="10" t="s">
         <v>18</v>
       </c>
       <c r="J24" s="10" t="s">
         <v>3</v>
       </c>
       <c r="K24" s="10" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L24" s="10" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M24" s="9"/>
       <c r="N24" s="9" t="s">
-        <v>71</v>
+        <v>28</v>
       </c>
       <c r="O24" s="9" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="P24" s="10">
         <v>2014</v>
       </c>
       <c r="Q24" s="9" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="9"/>
       <c r="B25" s="9" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="G25" s="10">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="H25" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I25" s="10" t="s">
         <v>18</v>
       </c>
       <c r="J25" s="10" t="s">
         <v>3</v>
       </c>
       <c r="K25" s="10" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L25" s="10" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M25" s="9"/>
       <c r="N25" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O25" s="9" t="s">
         <v>49</v>
       </c>
       <c r="P25" s="10">
         <v>2014</v>
       </c>
       <c r="Q25" s="9" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="9"/>
       <c r="B26" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>77</v>
       </c>
       <c r="G26" s="10">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="H26" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I26" s="10" t="s">
         <v>18</v>
       </c>
       <c r="J26" s="10" t="s">
         <v>3</v>
       </c>
       <c r="K26" s="10" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L26" s="10" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M26" s="9"/>
       <c r="N26" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O26" s="9" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="P26" s="10">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="Q26" s="9" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>77</v>
       </c>
       <c r="G27" s="10">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I27" s="10" t="s">
         <v>18</v>
       </c>
       <c r="J27" s="10" t="s">
         <v>3</v>
       </c>
       <c r="K27" s="10" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="L27" s="10" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M27" s="9"/>
       <c r="N27" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P27" s="10">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="Q27" s="9" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="9"/>
       <c r="B28" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>77</v>
       </c>
       <c r="G28" s="10">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H28" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I28" s="10" t="s">
         <v>18</v>
       </c>
       <c r="J28" s="10" t="s">
         <v>3</v>
       </c>
       <c r="K28" s="10" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L28" s="10" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M28" s="9"/>
       <c r="N28" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O28" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P28" s="10">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="Q28" s="9" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:17" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="9"/>
       <c r="B29" s="9" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="G29" s="10">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="H29" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I29" s="10" t="s">
         <v>18</v>
       </c>
       <c r="J29" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="K29" s="10" t="s">
-        <v>87</v>
+      <c r="K29" s="13">
+        <v>9785446923144</v>
       </c>
       <c r="L29" s="10" t="s">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="M29" s="9"/>
       <c r="N29" s="9" t="s">
         <v>28</v>
       </c>
       <c r="O29" s="9" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="P29" s="10">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="Q29" s="9" t="s">
-        <v>114</v>
-[...34 lines deleted...]
-      <c r="L30" s="10" t="s">
         <v>116</v>
-      </c>
-[...11 lines deleted...]
-        <v>119</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>