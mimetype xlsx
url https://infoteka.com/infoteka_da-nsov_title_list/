--- v0 (2026-05-05)
+++ v1 (2026-09-02)
@@ -1,179 +1,158 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D3B479B-6FE4-4EE8-8B5A-7B4E1811F752}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AA60F637-35A3-4C36-ABD6-49649EB7ECA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="27180" windowHeight="16440" xr2:uid="{46599493-DA4E-4BB2-8FC1-06230FDDC147}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{46599493-DA4E-4BB2-8FC1-06230FDDC147}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="27">
   <si>
     <t>Publication Title</t>
   </si>
   <si>
     <t>Publication Title-Transliteration</t>
   </si>
   <si>
     <t>Frequency</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Russian</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Archive from</t>
   </si>
   <si>
     <t>Archive to</t>
   </si>
   <si>
     <t>Moscow</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>Soviet Union</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
     <t>Irregular</t>
   </si>
   <si>
     <t>Альманах</t>
   </si>
   <si>
     <t>Al'manakh</t>
   </si>
   <si>
-    <t>1933.04.30</t>
-[...4 lines deleted...]
-  <si>
     <t>Наш современник</t>
   </si>
   <si>
     <t>Nash sovremennik</t>
   </si>
   <si>
-    <t>1956.3.31</t>
-[...1 lines deleted...]
-  <si>
     <t>Nash Sovremennik Digital Archive (DA-NSOV)</t>
   </si>
   <si>
-    <t>https://online.infoteka.com/browse/udb/5130</t>
-[...1 lines deleted...]
-  <si>
     <t>https://online.infoteka.com/browse/publication/274686</t>
   </si>
   <si>
     <t>https://online.infoteka.com/browse/publication/234626</t>
   </si>
   <si>
     <t>Permanent URL</t>
   </si>
   <si>
-    <t>2025.12.31</t>
-[...1 lines deleted...]
-  <si>
     <t>Status</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Ceased</t>
   </si>
   <si>
-    <t>Nash Sovremennik Digital Archive</t>
-[...1 lines deleted...]
-  <si>
     <t>ISSN</t>
   </si>
   <si>
-    <t>DA-NSOV</t>
-[...2 lines deleted...]
-    <t>-</t>
+    <t>Resource Landing Page: https://online.infoteka.com/browse/udb/5130</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="9"/>
       <name val="Aptos"/>
@@ -657,255 +636,228 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA61E134-861D-4381-B652-E2711844C505}">
-  <dimension ref="A1:K14"/>
+  <dimension ref="A1:K13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="9" width="15.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="48.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" style="14" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="12"/>
     </row>
     <row r="2" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="5" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="12"/>
     </row>
     <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="12"/>
     </row>
     <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="12"/>
     </row>
     <row r="5" spans="1:11" s="7" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K5" s="13" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-      <c r="D6" s="2"/>
+        <v>14</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="E6" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="2"/>
-      <c r="G6" s="2"/>
+      <c r="F6" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>9</v>
+      </c>
       <c r="H6" s="2">
         <v>1933</v>
       </c>
-      <c r="I6" s="2" t="s">
-        <v>33</v>
+      <c r="I6" s="2">
+        <v>1955</v>
       </c>
       <c r="J6" s="10" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B7" s="10" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C7" s="2"/>
       <c r="D7" s="2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="H7" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="H7" s="2">
+        <v>1956</v>
+      </c>
+      <c r="I7" s="2">
+        <v>2025</v>
       </c>
       <c r="J7" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="K7" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="K7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="8" spans="1:11" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      </c>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="B12" s="3"/>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
-      <c r="B13" s="3"/>
-[...2 lines deleted...]
-      <c r="A14" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">